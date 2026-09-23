--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -104,261 +104,261 @@
   <si>
     <t>CIC</t>
   </si>
   <si>
     <t>28%</t>
   </si>
   <si>
     <t>60%</t>
   </si>
   <si>
     <t>BoJ</t>
   </si>
   <si>
     <t>NPS</t>
   </si>
   <si>
     <t>South Korea</t>
   </si>
   <si>
     <t>16%</t>
   </si>
   <si>
     <t>39%</t>
   </si>
   <si>
+    <t>GIC</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
     <t>ADIA</t>
   </si>
   <si>
     <t>UAE - Abu Dhabi</t>
   </si>
   <si>
+    <t>35%</t>
+  </si>
+  <si>
+    <t>FRTIB</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>SNB</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>KIA</t>
+  </si>
+  <si>
+    <t>Kuwait</t>
+  </si>
+  <si>
+    <t>25%</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>PIF</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>55%</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>CBR</t>
+  </si>
+  <si>
+    <t>Russia</t>
+  </si>
+  <si>
+    <t>RBI</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>APG</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>24%</t>
+  </si>
+  <si>
+    <t>5%</t>
+  </si>
+  <si>
+    <t>CalPERS</t>
+  </si>
+  <si>
+    <t>USA - CA</t>
+  </si>
+  <si>
+    <t>37%</t>
+  </si>
+  <si>
+    <t>74%</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>12%</t>
+  </si>
+  <si>
+    <t>CBC</t>
+  </si>
+  <si>
+    <t>Taiwan</t>
+  </si>
+  <si>
+    <t>QIA</t>
+  </si>
+  <si>
+    <t>Qatar</t>
+  </si>
+  <si>
+    <t>45%</t>
+  </si>
+  <si>
+    <t>DB</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>HKMA EF</t>
+  </si>
+  <si>
+    <t>China - HKSAR</t>
+  </si>
+  <si>
+    <t>CPF</t>
+  </si>
+  <si>
+    <t>ICD</t>
+  </si>
+  <si>
+    <t>UAE - Dubai</t>
+  </si>
+  <si>
+    <t>66%</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>NSSF</t>
+  </si>
+  <si>
+    <t>14%</t>
+  </si>
+  <si>
+    <t>87%</t>
+  </si>
+  <si>
+    <t>TWF</t>
+  </si>
+  <si>
+    <t>Turkiye</t>
+  </si>
+  <si>
+    <t>SAMA</t>
+  </si>
+  <si>
+    <t>BoK</t>
+  </si>
+  <si>
+    <t>BdI</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>BdF</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>MAS</t>
+  </si>
+  <si>
+    <t>CalSTRS</t>
+  </si>
+  <si>
+    <t>Temasek</t>
+  </si>
+  <si>
+    <t>27%</t>
+  </si>
+  <si>
+    <t>La Caisse</t>
+  </si>
+  <si>
+    <t>Canada - QC</t>
+  </si>
+  <si>
+    <t>42%</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>Mubadala</t>
+  </si>
+  <si>
+    <t>65%</t>
+  </si>
+  <si>
+    <t>23%</t>
+  </si>
+  <si>
+    <t>GOSI</t>
+  </si>
+  <si>
     <t>33%</t>
-  </si>
-[...202 lines deleted...]
-    <t>GOSI</t>
   </si>
   <si>
     <t>BCBr</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>KWSP / EPF</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>10%</t>
   </si>
   <si>
     <t>EPFO</t>
   </si>
   <si>
     <t>NYC Compt</t>
   </si>
   <si>
     <t>USA - NY</t>
   </si>
@@ -2332,83 +2332,83 @@
       </c>
       <c r="C8">
         <v>1988</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
       <c r="E8">
         <v>1210.07</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9">
-        <v>1967</v>
+        <v>1981</v>
       </c>
       <c r="D9" t="s">
         <v>13</v>
       </c>
       <c r="E9">
-        <v>1186.97</v>
+        <v>1160.64</v>
       </c>
       <c r="F9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
         <v>33</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10">
-        <v>1981</v>
+        <v>1967</v>
       </c>
       <c r="D10" t="s">
         <v>13</v>
       </c>
       <c r="E10">
-        <v>1160.64</v>
+        <v>1127.97</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11" t="s">
         <v>36</v>
       </c>
       <c r="C11">
         <v>1986</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11">
         <v>1085.27</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
       <c r="G11" t="s">
@@ -2620,565 +2620,565 @@
       </c>
       <c r="G20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" t="s">
         <v>66</v>
       </c>
       <c r="C21">
         <v>2005</v>
       </c>
       <c r="D21" t="s">
         <v>13</v>
       </c>
       <c r="E21">
         <v>579.87</v>
       </c>
       <c r="F21" t="s">
         <v>67</v>
       </c>
       <c r="G21" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C22">
         <v>1957</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>558.8</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
       <c r="G22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C23">
         <v>1993</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23">
         <v>533.45</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
       <c r="G23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C24">
         <v>1955</v>
       </c>
       <c r="D24" t="s">
         <v>20</v>
       </c>
       <c r="E24">
         <v>503.5</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
       <c r="G24" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C25">
         <v>2006</v>
       </c>
       <c r="D25" t="s">
         <v>13</v>
       </c>
       <c r="E25">
         <v>457.52</v>
       </c>
       <c r="F25" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26">
         <v>2000</v>
       </c>
       <c r="D26" t="s">
         <v>20</v>
       </c>
       <c r="E26">
         <v>455.18</v>
       </c>
       <c r="F26" t="s">
+        <v>78</v>
+      </c>
+      <c r="G26" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C27">
         <v>2016</v>
       </c>
       <c r="D27" t="s">
         <v>13</v>
       </c>
       <c r="E27">
         <v>443.4</v>
       </c>
       <c r="F27" t="s">
         <v>47</v>
       </c>
       <c r="G27" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>45</v>
       </c>
       <c r="C28">
         <v>1952</v>
       </c>
       <c r="D28" t="s">
         <v>9</v>
       </c>
       <c r="E28">
         <v>442.18</v>
       </c>
       <c r="F28" t="s">
         <v>10</v>
       </c>
       <c r="G28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B29" t="s">
         <v>27</v>
       </c>
       <c r="C29">
         <v>1950</v>
       </c>
       <c r="D29" t="s">
         <v>9</v>
       </c>
       <c r="E29">
         <v>427.62</v>
       </c>
       <c r="F29" t="s">
         <v>10</v>
       </c>
       <c r="G29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
+        <v>84</v>
+      </c>
+      <c r="B30" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C30">
         <v>1893</v>
       </c>
       <c r="D30" t="s">
         <v>9</v>
       </c>
       <c r="E30">
         <v>423.6</v>
       </c>
       <c r="F30" t="s">
         <v>10</v>
       </c>
       <c r="G30" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
+        <v>86</v>
+      </c>
+      <c r="B31" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C31">
         <v>1800</v>
       </c>
       <c r="D31" t="s">
         <v>9</v>
       </c>
       <c r="E31">
         <v>418.92</v>
       </c>
       <c r="F31" t="s">
         <v>10</v>
       </c>
       <c r="G31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C32">
         <v>1971</v>
       </c>
       <c r="D32" t="s">
         <v>9</v>
       </c>
       <c r="E32">
         <v>416.06</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
       <c r="G32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B33" t="s">
         <v>57</v>
       </c>
       <c r="C33">
         <v>1913</v>
       </c>
       <c r="D33" t="s">
         <v>20</v>
       </c>
       <c r="E33">
         <v>415.4</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
       <c r="G33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C34">
         <v>1974</v>
       </c>
       <c r="D34" t="s">
         <v>13</v>
       </c>
       <c r="E34">
         <v>401.19</v>
       </c>
       <c r="F34" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G34" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
+        <v>92</v>
+      </c>
+      <c r="B35" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="C35">
         <v>1965</v>
       </c>
       <c r="D35" t="s">
         <v>20</v>
       </c>
       <c r="E35">
         <v>388.5</v>
       </c>
       <c r="F35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G35" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C36">
         <v>1984</v>
       </c>
       <c r="D36" t="s">
         <v>13</v>
       </c>
       <c r="E36">
         <v>385.0</v>
       </c>
       <c r="F36" t="s">
+        <v>97</v>
+      </c>
+      <c r="G36" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B37" t="s">
         <v>45</v>
       </c>
       <c r="C37">
         <v>1958</v>
       </c>
       <c r="D37" t="s">
         <v>20</v>
       </c>
       <c r="E37">
         <v>373.66</v>
       </c>
       <c r="F37" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>101</v>
       </c>
       <c r="B38" t="s">
         <v>102</v>
       </c>
       <c r="C38">
         <v>1964</v>
       </c>
       <c r="D38" t="s">
         <v>9</v>
       </c>
       <c r="E38">
         <v>360.58</v>
       </c>
       <c r="F38" t="s">
         <v>10</v>
       </c>
       <c r="G38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>103</v>
       </c>
       <c r="B39" t="s">
         <v>104</v>
       </c>
       <c r="C39">
         <v>1951</v>
       </c>
       <c r="D39" t="s">
         <v>20</v>
       </c>
       <c r="E39">
         <v>350.08</v>
       </c>
       <c r="F39" t="s">
         <v>105</v>
       </c>
       <c r="G39" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>51</v>
       </c>
       <c r="C40">
         <v>1952</v>
       </c>
       <c r="D40" t="s">
         <v>20</v>
       </c>
       <c r="E40">
         <v>331.78</v>
       </c>
       <c r="F40" t="s">
         <v>55</v>
       </c>
       <c r="G40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>107</v>
       </c>
       <c r="B41" t="s">
         <v>108</v>
       </c>
       <c r="C41">
         <v>1920</v>
       </c>
       <c r="D41" t="s">
         <v>20</v>
       </c>
       <c r="E41">
-        <v>310.56</v>
+        <v>326.26</v>
       </c>
       <c r="F41" t="s">
         <v>109</v>
       </c>
       <c r="G41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>108</v>
       </c>
       <c r="C42">
         <v>1983</v>
       </c>
       <c r="D42" t="s">
         <v>20</v>
       </c>
       <c r="E42">
         <v>309.7</v>
       </c>
       <c r="F42" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G42" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>111</v>
       </c>
       <c r="B43" t="s">
         <v>112</v>
       </c>
       <c r="C43">
         <v>1943</v>
       </c>
       <c r="D43" t="s">
         <v>20</v>
       </c>
       <c r="E43">
         <v>300.8</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C44">
         <v>2026</v>
       </c>
       <c r="D44" t="s">
         <v>13</v>
       </c>
       <c r="E44">
         <v>300.0</v>
       </c>
       <c r="F44" t="s">
         <v>67</v>
       </c>
       <c r="G44" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45">
@@ -3609,59 +3609,59 @@
       </c>
       <c r="G63" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>53</v>
       </c>
       <c r="C64">
         <v>2014</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64">
         <v>193.5</v>
       </c>
       <c r="F64" t="s">
         <v>42</v>
       </c>
       <c r="G64" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C65">
         <v>1931</v>
       </c>
       <c r="D65" t="s">
         <v>9</v>
       </c>
       <c r="E65">
         <v>186.44</v>
       </c>
       <c r="F65" t="s">
         <v>10</v>
       </c>
       <c r="G65" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66">
@@ -3732,112 +3732,112 @@
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69">
         <v>1993</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69">
         <v>172.64</v>
       </c>
       <c r="F69" t="s">
         <v>10</v>
       </c>
       <c r="G69" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C70">
         <v>1995</v>
       </c>
       <c r="D70" t="s">
         <v>20</v>
       </c>
       <c r="E70">
         <v>172.32</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
       <c r="G70" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>167</v>
       </c>
       <c r="B71" t="s">
         <v>115</v>
       </c>
       <c r="C71">
         <v>1992</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71">
         <v>166.16</v>
       </c>
       <c r="F71" t="s">
         <v>168</v>
       </c>
       <c r="G71" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>169</v>
       </c>
       <c r="B72" t="s">
         <v>170</v>
       </c>
       <c r="C72">
         <v>2005</v>
       </c>
       <c r="D72" t="s">
         <v>20</v>
       </c>
       <c r="E72">
         <v>165.56</v>
       </c>
       <c r="F72" t="s">
         <v>43</v>
       </c>
       <c r="G72" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>171</v>
       </c>
       <c r="B73" t="s">
         <v>49</v>
       </c>
       <c r="C73">
         <v>2008</v>
       </c>
       <c r="D73" t="s">
         <v>13</v>
       </c>
       <c r="E73">
         <v>165.0</v>
       </c>
       <c r="F73" t="s">
         <v>109</v>
       </c>
       <c r="G73" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3862,74 +3862,74 @@
       </c>
       <c r="G74" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>151</v>
       </c>
       <c r="C75">
         <v>2018</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75">
         <v>161.62</v>
       </c>
       <c r="F75" t="s">
         <v>176</v>
       </c>
       <c r="G75" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>41</v>
       </c>
       <c r="C76">
         <v>1955</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76">
         <v>158.59</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
       <c r="G76" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>178</v>
       </c>
       <c r="B77" t="s">
         <v>179</v>
       </c>
       <c r="C77">
         <v>1981</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77">
         <v>157.1</v>
       </c>
       <c r="F77" t="s">
         <v>137</v>
       </c>
       <c r="G77" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3962,66 +3962,66 @@
       </c>
       <c r="B79" t="s">
         <v>143</v>
       </c>
       <c r="C79">
         <v>1953</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79">
         <v>151.9</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
       <c r="G79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
         <v>182</v>
       </c>
       <c r="B80" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C80">
         <v>2024</v>
       </c>
       <c r="D80" t="s">
         <v>13</v>
       </c>
       <c r="E80">
         <v>151.0</v>
       </c>
       <c r="F80" t="s">
         <v>168</v>
       </c>
       <c r="G80" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
         <v>183</v>
       </c>
       <c r="B81" t="s">
         <v>184</v>
       </c>
       <c r="C81">
         <v>1976</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81">
         <v>148.29</v>
       </c>
       <c r="F81" t="s">
         <v>120</v>
       </c>
       <c r="G81" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4077,112 +4077,112 @@
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84">
         <v>1935</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84">
         <v>142.64</v>
       </c>
       <c r="F84" t="s">
         <v>109</v>
       </c>
       <c r="G84" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C85">
         <v>1999</v>
       </c>
       <c r="D85" t="s">
         <v>195</v>
       </c>
       <c r="E85">
         <v>141.0</v>
       </c>
       <c r="F85" t="s">
         <v>109</v>
       </c>
       <c r="G85" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C86">
         <v>2004</v>
       </c>
       <c r="D86" t="s">
         <v>13</v>
       </c>
       <c r="E86">
         <v>136.15</v>
       </c>
       <c r="F86" t="s">
         <v>197</v>
       </c>
       <c r="G86" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>151</v>
       </c>
       <c r="C87">
         <v>2017</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87">
         <v>134.68</v>
       </c>
       <c r="F87" t="s">
         <v>62</v>
       </c>
       <c r="G87" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
         <v>199</v>
       </c>
       <c r="B88" t="s">
         <v>200</v>
       </c>
       <c r="C88">
         <v>1998</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88">
         <v>129.61</v>
       </c>
       <c r="F88" t="s">
         <v>10</v>
       </c>
       <c r="G88" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4253,212 +4253,212 @@
       </c>
       <c r="G91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>205</v>
       </c>
       <c r="B92" t="s">
         <v>173</v>
       </c>
       <c r="C92">
         <v>1917</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92">
         <v>125.08</v>
       </c>
       <c r="F92" t="s">
         <v>109</v>
       </c>
       <c r="G92" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>206</v>
       </c>
       <c r="B93" t="s">
         <v>207</v>
       </c>
       <c r="C93">
         <v>1942</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93">
         <v>124.0</v>
       </c>
       <c r="F93" t="s">
         <v>135</v>
       </c>
       <c r="G93" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>208</v>
       </c>
       <c r="B94" t="s">
         <v>209</v>
       </c>
       <c r="C94">
         <v>1945</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94">
         <v>122.4</v>
       </c>
       <c r="F94" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G94" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
         <v>210</v>
       </c>
       <c r="B95" t="s">
         <v>211</v>
       </c>
       <c r="C95">
         <v>1983</v>
       </c>
       <c r="D95" t="s">
         <v>20</v>
       </c>
       <c r="E95">
         <v>122.1</v>
       </c>
       <c r="F95" t="s">
         <v>130</v>
       </c>
       <c r="G95" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>212</v>
       </c>
       <c r="B96" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C96">
         <v>1995</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96">
         <v>121.75</v>
       </c>
       <c r="F96" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G96" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>213</v>
       </c>
       <c r="B97" t="s">
         <v>214</v>
       </c>
       <c r="C97">
         <v>1943</v>
       </c>
       <c r="D97" t="s">
         <v>20</v>
       </c>
       <c r="E97">
         <v>116.84</v>
       </c>
       <c r="F97" t="s">
         <v>14</v>
       </c>
       <c r="G97" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>215</v>
       </c>
       <c r="B98" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C98">
         <v>1998</v>
       </c>
       <c r="D98" t="s">
         <v>195</v>
       </c>
       <c r="E98">
         <v>116.7</v>
       </c>
       <c r="F98" t="s">
         <v>109</v>
       </c>
       <c r="G98" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
         <v>216</v>
       </c>
       <c r="B99" t="s">
         <v>122</v>
       </c>
       <c r="C99">
         <v>2007</v>
       </c>
       <c r="D99" t="s">
         <v>13</v>
       </c>
       <c r="E99">
         <v>116.32</v>
       </c>
       <c r="F99" t="s">
         <v>116</v>
       </c>
       <c r="G99" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
         <v>217</v>
       </c>
       <c r="B100" t="s">
         <v>218</v>
       </c>
       <c r="C100">
         <v>1917</v>
       </c>
       <c r="D100" t="s">
         <v>20</v>
       </c>
       <c r="E100">
         <v>115.51</v>
       </c>
       <c r="F100" t="s">
         <v>29</v>
       </c>
       <c r="G100" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4468,66 +4468,66 @@
       </c>
       <c r="B101" t="s">
         <v>53</v>
       </c>
       <c r="C101">
         <v>1814</v>
       </c>
       <c r="D101" t="s">
         <v>9</v>
       </c>
       <c r="E101">
         <v>115.33</v>
       </c>
       <c r="F101" t="s">
         <v>10</v>
       </c>
       <c r="G101" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
         <v>220</v>
       </c>
       <c r="B102" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C102">
         <v>2024</v>
       </c>
       <c r="D102" t="s">
         <v>195</v>
       </c>
       <c r="E102">
         <v>115.0</v>
       </c>
       <c r="F102" t="s">
         <v>109</v>
       </c>
       <c r="G102" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>221</v>
       </c>
       <c r="B103" t="s">
         <v>45</v>
       </c>
       <c r="C103">
         <v>2017</v>
       </c>
       <c r="D103" t="s">
         <v>13</v>
       </c>
       <c r="E103">
         <v>114.77</v>
       </c>
       <c r="F103" t="s">
         <v>37</v>
       </c>
       <c r="G103" t="s">
         <v>37</v>
       </c>
     </row>
@@ -4552,117 +4552,117 @@
       </c>
       <c r="G104" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>224</v>
       </c>
       <c r="B105" t="s">
         <v>115</v>
       </c>
       <c r="C105">
         <v>2000</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105">
         <v>111.19</v>
       </c>
       <c r="F105" t="s">
         <v>176</v>
       </c>
       <c r="G105" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>225</v>
       </c>
       <c r="B106" t="s">
         <v>57</v>
       </c>
       <c r="C106">
         <v>1978</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106">
         <v>110.81</v>
       </c>
       <c r="F106" t="s">
         <v>54</v>
       </c>
       <c r="G106" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
         <v>226</v>
       </c>
       <c r="B107" t="s">
         <v>153</v>
       </c>
       <c r="C107">
         <v>1962</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107">
         <v>106.7</v>
       </c>
       <c r="F107" t="s">
         <v>227</v>
       </c>
       <c r="G107" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
         <v>229</v>
       </c>
       <c r="B108" t="s">
         <v>218</v>
       </c>
       <c r="C108">
         <v>1964</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108">
         <v>106.0</v>
       </c>
       <c r="F108" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G108" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
         <v>231</v>
       </c>
       <c r="B109" t="s">
         <v>193</v>
       </c>
       <c r="C109">
         <v>1919</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109">
         <v>104.1</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109" t="s">
@@ -4690,51 +4690,51 @@
       </c>
       <c r="G110" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>233</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111">
         <v>1987</v>
       </c>
       <c r="D111" t="s">
         <v>20</v>
       </c>
       <c r="E111">
         <v>100.47</v>
       </c>
       <c r="F111" t="s">
         <v>185</v>
       </c>
       <c r="G111" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>234</v>
       </c>
       <c r="B112" t="s">
         <v>139</v>
       </c>
       <c r="C112">
         <v>2003</v>
       </c>
       <c r="D112" t="s">
         <v>20</v>
       </c>
       <c r="E112">
         <v>99.86</v>
       </c>
       <c r="F112" t="s">
         <v>42</v>
       </c>
       <c r="G112" t="s">
         <v>235</v>
       </c>
     </row>
@@ -4782,97 +4782,97 @@
       </c>
       <c r="G114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>240</v>
       </c>
       <c r="B115" t="s">
         <v>153</v>
       </c>
       <c r="C115">
         <v>1960</v>
       </c>
       <c r="D115" t="s">
         <v>20</v>
       </c>
       <c r="E115">
         <v>96.39</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
       <c r="G115" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
         <v>241</v>
       </c>
       <c r="B116" t="s">
         <v>151</v>
       </c>
       <c r="C116">
         <v>2019</v>
       </c>
       <c r="D116" t="s">
         <v>20</v>
       </c>
       <c r="E116">
         <v>94.28</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>242</v>
       </c>
       <c r="B117" t="s">
         <v>173</v>
       </c>
       <c r="C117">
         <v>2001</v>
       </c>
       <c r="D117" t="s">
         <v>20</v>
       </c>
       <c r="E117">
         <v>91.77</v>
       </c>
       <c r="F117" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G117" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>243</v>
       </c>
       <c r="B118" t="s">
         <v>244</v>
       </c>
       <c r="C118">
         <v>1922</v>
       </c>
       <c r="D118" t="s">
         <v>9</v>
       </c>
       <c r="E118">
         <v>91.48</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
       <c r="G118" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4897,51 +4897,51 @@
       </c>
       <c r="G119" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>248</v>
       </c>
       <c r="B120" t="s">
         <v>173</v>
       </c>
       <c r="C120">
         <v>1974</v>
       </c>
       <c r="D120" t="s">
         <v>20</v>
       </c>
       <c r="E120">
         <v>90.72</v>
       </c>
       <c r="F120" t="s">
         <v>168</v>
       </c>
       <c r="G120" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
         <v>249</v>
       </c>
       <c r="B121" t="s">
         <v>129</v>
       </c>
       <c r="C121">
         <v>1991</v>
       </c>
       <c r="D121" t="s">
         <v>13</v>
       </c>
       <c r="E121">
         <v>90.42</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4986,97 +4986,97 @@
       </c>
       <c r="F123" t="s">
         <v>252</v>
       </c>
       <c r="G123" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>253</v>
       </c>
       <c r="B124" t="s">
         <v>45</v>
       </c>
       <c r="C124">
         <v>2017</v>
       </c>
       <c r="D124" t="s">
         <v>20</v>
       </c>
       <c r="E124">
         <v>89.81</v>
       </c>
       <c r="F124" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G124" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>255</v>
       </c>
       <c r="B125" t="s">
         <v>256</v>
       </c>
       <c r="C125">
         <v>2008</v>
       </c>
       <c r="D125" t="s">
         <v>13</v>
       </c>
       <c r="E125">
         <v>88.45</v>
       </c>
       <c r="F125" t="s">
         <v>257</v>
       </c>
       <c r="G125" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
         <v>259</v>
       </c>
       <c r="B126" t="s">
         <v>57</v>
       </c>
       <c r="C126">
         <v>1937</v>
       </c>
       <c r="D126" t="s">
         <v>20</v>
       </c>
       <c r="E126">
         <v>87.97</v>
       </c>
       <c r="F126" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G126" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
         <v>260</v>
       </c>
       <c r="B127" t="s">
         <v>118</v>
       </c>
       <c r="C127">
         <v>1990</v>
       </c>
       <c r="D127" t="s">
         <v>20</v>
       </c>
       <c r="E127">
         <v>87.74</v>
       </c>
       <c r="F127" t="s">
         <v>10</v>
       </c>
       <c r="G127" t="s">
@@ -5101,51 +5101,51 @@
       </c>
       <c r="F128" t="s">
         <v>10</v>
       </c>
       <c r="G128" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>262</v>
       </c>
       <c r="B129" t="s">
         <v>263</v>
       </c>
       <c r="C129">
         <v>1939</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129">
         <v>86.11</v>
       </c>
       <c r="F129" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G129" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>264</v>
       </c>
       <c r="B130" t="s">
         <v>265</v>
       </c>
       <c r="C130">
         <v>1950</v>
       </c>
       <c r="D130" t="s">
         <v>20</v>
       </c>
       <c r="E130">
         <v>85.87</v>
       </c>
       <c r="F130" t="s">
         <v>54</v>
       </c>
       <c r="G130" t="s">
@@ -5170,51 +5170,51 @@
       </c>
       <c r="F131" t="s">
         <v>268</v>
       </c>
       <c r="G131" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>270</v>
       </c>
       <c r="B132" t="s">
         <v>271</v>
       </c>
       <c r="C132">
         <v>1931</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132">
         <v>82.95</v>
       </c>
       <c r="F132" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G132" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>272</v>
       </c>
       <c r="B133" t="s">
         <v>273</v>
       </c>
       <c r="C133">
         <v>1917</v>
       </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133">
         <v>82.63</v>
       </c>
       <c r="F133" t="s">
         <v>274</v>
       </c>
       <c r="G133" t="s">
@@ -5227,51 +5227,51 @@
       </c>
       <c r="B134" t="s">
         <v>276</v>
       </c>
       <c r="C134">
         <v>1951</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134">
         <v>81.0</v>
       </c>
       <c r="F134" t="s">
         <v>10</v>
       </c>
       <c r="G134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
         <v>277</v>
       </c>
       <c r="B135" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C135">
         <v>2005</v>
       </c>
       <c r="D135" t="s">
         <v>13</v>
       </c>
       <c r="E135">
         <v>79.7</v>
       </c>
       <c r="F135" t="s">
         <v>24</v>
       </c>
       <c r="G135" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>278</v>
       </c>
       <c r="B136" t="s">
         <v>279</v>
       </c>
       <c r="C136">
@@ -5334,163 +5334,163 @@
       </c>
       <c r="G138" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>285</v>
       </c>
       <c r="B139" t="s">
         <v>115</v>
       </c>
       <c r="C139">
         <v>1988</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139">
         <v>77.08</v>
       </c>
       <c r="F139" t="s">
         <v>286</v>
       </c>
       <c r="G139" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>287</v>
       </c>
       <c r="B140" t="s">
         <v>288</v>
       </c>
       <c r="C140">
         <v>2008</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140">
         <v>76.9</v>
       </c>
       <c r="F140" t="s">
         <v>10</v>
       </c>
       <c r="G140" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>289</v>
       </c>
       <c r="B141" t="s">
         <v>12</v>
       </c>
       <c r="C141">
         <v>1816</v>
       </c>
       <c r="D141" t="s">
         <v>9</v>
       </c>
       <c r="E141">
         <v>75.0</v>
       </c>
       <c r="F141" t="s">
         <v>10</v>
       </c>
       <c r="G141" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
         <v>290</v>
       </c>
       <c r="B142" t="s">
         <v>115</v>
       </c>
       <c r="C142">
         <v>1984</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142">
         <v>73.68</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>291</v>
       </c>
       <c r="B143" t="s">
         <v>256</v>
       </c>
       <c r="C143">
         <v>1993</v>
       </c>
       <c r="D143" t="s">
         <v>9</v>
       </c>
       <c r="E143">
         <v>73.68</v>
       </c>
       <c r="F143" t="s">
         <v>10</v>
       </c>
       <c r="G143" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
         <v>292</v>
       </c>
       <c r="B144" t="s">
         <v>293</v>
       </c>
       <c r="C144">
         <v>1941</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144">
         <v>73.59</v>
       </c>
       <c r="F144" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G144" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
         <v>294</v>
       </c>
       <c r="B145" t="s">
         <v>295</v>
       </c>
       <c r="C145">
         <v>1999</v>
       </c>
       <c r="D145" t="s">
         <v>13</v>
       </c>
       <c r="E145">
         <v>73.5</v>
       </c>
       <c r="F145" t="s">
         <v>296</v>
       </c>
       <c r="G145" t="s">
@@ -5584,215 +5584,215 @@
       </c>
       <c r="F149" t="s">
         <v>10</v>
       </c>
       <c r="G149" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
         <v>302</v>
       </c>
       <c r="B150" t="s">
         <v>303</v>
       </c>
       <c r="C150">
         <v>1958</v>
       </c>
       <c r="D150" t="s">
         <v>13</v>
       </c>
       <c r="E150">
         <v>70.42</v>
       </c>
       <c r="F150" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G150" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
         <v>304</v>
       </c>
       <c r="B151" t="s">
         <v>115</v>
       </c>
       <c r="C151">
         <v>1999</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151">
         <v>70.33</v>
       </c>
       <c r="F151" t="s">
         <v>42</v>
       </c>
       <c r="G151" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
         <v>305</v>
       </c>
       <c r="B152" t="s">
         <v>218</v>
       </c>
       <c r="C152">
         <v>1954</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152">
         <v>69.75</v>
       </c>
       <c r="F152" t="s">
         <v>306</v>
       </c>
       <c r="G152" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
         <v>307</v>
       </c>
       <c r="B153" t="s">
         <v>170</v>
       </c>
       <c r="C153">
         <v>1921</v>
       </c>
       <c r="D153" t="s">
         <v>9</v>
       </c>
       <c r="E153">
         <v>69.74</v>
       </c>
       <c r="F153" t="s">
         <v>10</v>
       </c>
       <c r="G153" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
         <v>308</v>
       </c>
       <c r="B154" t="s">
         <v>151</v>
       </c>
       <c r="C154">
         <v>2015</v>
       </c>
       <c r="D154" t="s">
         <v>20</v>
       </c>
       <c r="E154">
         <v>68.42</v>
       </c>
       <c r="F154" t="s">
         <v>109</v>
       </c>
       <c r="G154" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
         <v>309</v>
       </c>
       <c r="B155" t="s">
         <v>237</v>
       </c>
       <c r="C155">
         <v>2006</v>
       </c>
       <c r="D155" t="s">
         <v>13</v>
       </c>
       <c r="E155">
         <v>68.35</v>
       </c>
       <c r="F155" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G155" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
         <v>310</v>
       </c>
       <c r="B156" t="s">
         <v>256</v>
       </c>
       <c r="C156">
         <v>2000</v>
       </c>
       <c r="D156" t="s">
         <v>13</v>
       </c>
       <c r="E156">
         <v>67.01</v>
       </c>
       <c r="F156" t="s">
         <v>105</v>
       </c>
       <c r="G156" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
         <v>311</v>
       </c>
       <c r="B157" t="s">
         <v>151</v>
       </c>
       <c r="C157">
         <v>2008</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157">
         <v>66.94</v>
       </c>
       <c r="F157" t="s">
         <v>62</v>
       </c>
       <c r="G157" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>312</v>
       </c>
       <c r="B158" t="s">
         <v>153</v>
       </c>
       <c r="C158">
         <v>2016</v>
       </c>
       <c r="D158" t="s">
         <v>20</v>
       </c>
       <c r="E158">
         <v>66.23</v>
       </c>
       <c r="F158" t="s">
         <v>67</v>
       </c>
       <c r="G158" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5817,51 +5817,51 @@
       </c>
       <c r="G159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
         <v>315</v>
       </c>
       <c r="B160" t="s">
         <v>316</v>
       </c>
       <c r="C160">
         <v>1994</v>
       </c>
       <c r="D160" t="s">
         <v>13</v>
       </c>
       <c r="E160">
         <v>64.97</v>
       </c>
       <c r="F160" t="s">
         <v>185</v>
       </c>
       <c r="G160" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>317</v>
       </c>
       <c r="B161" t="s">
         <v>318</v>
       </c>
       <c r="C161">
         <v>1846</v>
       </c>
       <c r="D161" t="s">
         <v>9</v>
       </c>
       <c r="E161">
         <v>64.48</v>
       </c>
       <c r="F161" t="s">
         <v>10</v>
       </c>
       <c r="G161" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5906,192 +5906,192 @@
       </c>
       <c r="F163" t="s">
         <v>321</v>
       </c>
       <c r="G163" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
         <v>322</v>
       </c>
       <c r="B164" t="s">
         <v>323</v>
       </c>
       <c r="C164">
         <v>1980</v>
       </c>
       <c r="D164" t="s">
         <v>13</v>
       </c>
       <c r="E164">
         <v>59.74</v>
       </c>
       <c r="F164" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G164" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
         <v>325</v>
       </c>
       <c r="B165" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C165">
         <v>2008</v>
       </c>
       <c r="D165" t="s">
         <v>13</v>
       </c>
       <c r="E165">
         <v>59.63</v>
       </c>
       <c r="F165" t="s">
         <v>24</v>
       </c>
       <c r="G165" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>326</v>
       </c>
       <c r="B166" t="s">
         <v>218</v>
       </c>
       <c r="C166">
         <v>1993</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166">
         <v>59.06</v>
       </c>
       <c r="F166" t="s">
         <v>42</v>
       </c>
       <c r="G166" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>327</v>
       </c>
       <c r="B167" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C167">
         <v>1971</v>
       </c>
       <c r="D167" t="s">
         <v>13</v>
       </c>
       <c r="E167">
         <v>58.84</v>
       </c>
       <c r="F167" t="s">
         <v>328</v>
       </c>
       <c r="G167" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>329</v>
       </c>
       <c r="B168" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C168">
         <v>2013</v>
       </c>
       <c r="D168" t="s">
         <v>195</v>
       </c>
       <c r="E168">
         <v>58.39</v>
       </c>
       <c r="F168" t="s">
         <v>109</v>
       </c>
       <c r="G168" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>330</v>
       </c>
       <c r="B169" t="s">
         <v>173</v>
       </c>
       <c r="C169">
         <v>2001</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169">
         <v>56.7</v>
       </c>
       <c r="F169" t="s">
         <v>29</v>
       </c>
       <c r="G169" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>331</v>
       </c>
       <c r="B170" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C170">
         <v>2000</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170">
         <v>56.67</v>
       </c>
       <c r="F170" t="s">
         <v>17</v>
       </c>
       <c r="G170" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>332</v>
       </c>
       <c r="B171" t="s">
         <v>333</v>
       </c>
       <c r="C171">
         <v>1850</v>
       </c>
       <c r="D171" t="s">
         <v>9</v>
       </c>
       <c r="E171">
         <v>55.19</v>
       </c>
       <c r="F171" t="s">
         <v>10</v>
       </c>
       <c r="G171" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6116,74 +6116,74 @@
       </c>
       <c r="G172" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
         <v>336</v>
       </c>
       <c r="B173" t="s">
         <v>122</v>
       </c>
       <c r="C173">
         <v>1999</v>
       </c>
       <c r="D173" t="s">
         <v>20</v>
       </c>
       <c r="E173">
         <v>53.73</v>
       </c>
       <c r="F173" t="s">
         <v>17</v>
       </c>
       <c r="G173" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
         <v>337</v>
       </c>
       <c r="B174" t="s">
         <v>115</v>
       </c>
       <c r="C174">
         <v>1976</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174">
         <v>53.58</v>
       </c>
       <c r="F174" t="s">
         <v>280</v>
       </c>
       <c r="G174" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
         <v>338</v>
       </c>
       <c r="B175" t="s">
         <v>339</v>
       </c>
       <c r="C175">
         <v>1816</v>
       </c>
       <c r="D175" t="s">
         <v>9</v>
       </c>
       <c r="E175">
         <v>52.15</v>
       </c>
       <c r="F175" t="s">
         <v>10</v>
       </c>
       <c r="G175" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6231,71 +6231,71 @@
       </c>
       <c r="G177" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
         <v>342</v>
       </c>
       <c r="B178" t="s">
         <v>118</v>
       </c>
       <c r="C178">
         <v>1948</v>
       </c>
       <c r="D178" t="s">
         <v>195</v>
       </c>
       <c r="E178">
         <v>50.0</v>
       </c>
       <c r="F178" t="s">
         <v>109</v>
       </c>
       <c r="G178" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
         <v>343</v>
       </c>
       <c r="B179" t="s">
         <v>344</v>
       </c>
       <c r="C179">
         <v>2001</v>
       </c>
       <c r="D179" t="s">
         <v>13</v>
       </c>
       <c r="E179">
         <v>49.54</v>
       </c>
       <c r="F179" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G179" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
         <v>345</v>
       </c>
       <c r="B180" t="s">
         <v>346</v>
       </c>
       <c r="C180">
         <v>1964</v>
       </c>
       <c r="D180" t="s">
         <v>9</v>
       </c>
       <c r="E180">
         <v>48.8</v>
       </c>
       <c r="F180" t="s">
         <v>10</v>
       </c>
       <c r="G180" t="s">
@@ -6343,51 +6343,51 @@
       </c>
       <c r="F182" t="s">
         <v>10</v>
       </c>
       <c r="G182" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
         <v>351</v>
       </c>
       <c r="B183" t="s">
         <v>104</v>
       </c>
       <c r="C183">
         <v>2007</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183">
         <v>48.28</v>
       </c>
       <c r="F183" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G183" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
         <v>352</v>
       </c>
       <c r="B184" t="s">
         <v>353</v>
       </c>
       <c r="C184">
         <v>1924</v>
       </c>
       <c r="D184" t="s">
         <v>9</v>
       </c>
       <c r="E184">
         <v>48.28</v>
       </c>
       <c r="F184" t="s">
         <v>10</v>
       </c>
       <c r="G184" t="s">
@@ -6527,51 +6527,51 @@
       </c>
       <c r="F190" t="s">
         <v>10</v>
       </c>
       <c r="G190" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
         <v>363</v>
       </c>
       <c r="B191" t="s">
         <v>118</v>
       </c>
       <c r="C191">
         <v>1997</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191">
         <v>45.78</v>
       </c>
       <c r="F191" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G191" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
         <v>364</v>
       </c>
       <c r="B192" t="s">
         <v>146</v>
       </c>
       <c r="C192">
         <v>1876</v>
       </c>
       <c r="D192" t="s">
         <v>13</v>
       </c>
       <c r="E192">
         <v>45.01</v>
       </c>
       <c r="F192" t="s">
         <v>365</v>
       </c>
       <c r="G192" t="s">
@@ -6688,51 +6688,51 @@
       </c>
       <c r="F197" t="s">
         <v>374</v>
       </c>
       <c r="G197" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
         <v>375</v>
       </c>
       <c r="B198" t="s">
         <v>362</v>
       </c>
       <c r="C198">
         <v>1959</v>
       </c>
       <c r="D198" t="s">
         <v>20</v>
       </c>
       <c r="E198">
         <v>42.0</v>
       </c>
       <c r="F198" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="G198" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
         <v>376</v>
       </c>
       <c r="B199" t="s">
         <v>288</v>
       </c>
       <c r="C199">
         <v>1935</v>
       </c>
       <c r="D199" t="s">
         <v>9</v>
       </c>
       <c r="E199">
         <v>41.67</v>
       </c>
       <c r="F199" t="s">
         <v>10</v>
       </c>
       <c r="G199" t="s">
@@ -6760,51 +6760,51 @@
       </c>
       <c r="G200" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
         <v>379</v>
       </c>
       <c r="B201" t="s">
         <v>41</v>
       </c>
       <c r="C201">
         <v>1975</v>
       </c>
       <c r="D201" t="s">
         <v>195</v>
       </c>
       <c r="E201">
         <v>40.1</v>
       </c>
       <c r="F201" t="s">
         <v>109</v>
       </c>
       <c r="G201" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
         <v>380</v>
       </c>
       <c r="B202" t="s">
         <v>381</v>
       </c>
       <c r="C202">
         <v>1962</v>
       </c>
       <c r="D202" t="s">
         <v>9</v>
       </c>
       <c r="E202">
         <v>39.6</v>
       </c>
       <c r="F202" t="s">
         <v>10</v>
       </c>
       <c r="G202" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6860,66 +6860,66 @@
       </c>
       <c r="B205" t="s">
         <v>66</v>
       </c>
       <c r="C205">
         <v>2002</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205">
         <v>36.95</v>
       </c>
       <c r="F205" t="s">
         <v>269</v>
       </c>
       <c r="G205" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
         <v>387</v>
       </c>
       <c r="B206" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C206">
         <v>2024</v>
       </c>
       <c r="D206" t="s">
         <v>195</v>
       </c>
       <c r="E206">
         <v>36.4</v>
       </c>
       <c r="F206" t="s">
         <v>109</v>
       </c>
       <c r="G206" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
         <v>388</v>
       </c>
       <c r="B207" t="s">
         <v>151</v>
       </c>
       <c r="C207">
         <v>2021</v>
       </c>
       <c r="D207" t="s">
         <v>13</v>
       </c>
       <c r="E207">
         <v>35.97</v>
       </c>
       <c r="F207" t="s">
         <v>37</v>
       </c>
       <c r="G207" t="s">
         <v>37</v>
       </c>
     </row>
@@ -6944,74 +6944,74 @@
       </c>
       <c r="G208" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
         <v>391</v>
       </c>
       <c r="B209" t="s">
         <v>298</v>
       </c>
       <c r="C209">
         <v>1992</v>
       </c>
       <c r="D209" t="s">
         <v>195</v>
       </c>
       <c r="E209">
         <v>35.0</v>
       </c>
       <c r="F209" t="s">
         <v>109</v>
       </c>
       <c r="G209" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
         <v>392</v>
       </c>
       <c r="B210" t="s">
         <v>393</v>
       </c>
       <c r="C210">
         <v>1975</v>
       </c>
       <c r="D210" t="s">
         <v>13</v>
       </c>
       <c r="E210">
         <v>34.79</v>
       </c>
       <c r="F210" t="s">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="G210" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
         <v>394</v>
       </c>
       <c r="B211" t="s">
         <v>395</v>
       </c>
       <c r="C211">
         <v>1884</v>
       </c>
       <c r="D211" t="s">
         <v>9</v>
       </c>
       <c r="E211">
         <v>34.33</v>
       </c>
       <c r="F211" t="s">
         <v>10</v>
       </c>
       <c r="G211" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7036,51 +7036,51 @@
       </c>
       <c r="G212" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
         <v>398</v>
       </c>
       <c r="B213" t="s">
         <v>223</v>
       </c>
       <c r="C213">
         <v>1936</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213">
         <v>32.94</v>
       </c>
       <c r="F213" t="s">
         <v>55</v>
       </c>
       <c r="G213" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
         <v>399</v>
       </c>
       <c r="B214" t="s">
         <v>344</v>
       </c>
       <c r="C214">
         <v>1934</v>
       </c>
       <c r="D214" t="s">
         <v>9</v>
       </c>
       <c r="E214">
         <v>32.92</v>
       </c>
       <c r="F214" t="s">
         <v>10</v>
       </c>
       <c r="G214" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7102,51 +7102,51 @@
       </c>
       <c r="F215" t="s">
         <v>10</v>
       </c>
       <c r="G215" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
         <v>402</v>
       </c>
       <c r="B216" t="s">
         <v>339</v>
       </c>
       <c r="C216">
         <v>1967</v>
       </c>
       <c r="D216" t="s">
         <v>13</v>
       </c>
       <c r="E216">
         <v>31.06</v>
       </c>
       <c r="F216" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="G216" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
         <v>403</v>
       </c>
       <c r="B217" t="s">
         <v>256</v>
       </c>
       <c r="C217">
         <v>2013</v>
       </c>
       <c r="D217" t="s">
         <v>13</v>
       </c>
       <c r="E217">
         <v>30.76</v>
       </c>
       <c r="F217" t="s">
         <v>37</v>
       </c>
       <c r="G217" t="s">
@@ -7159,66 +7159,66 @@
       </c>
       <c r="B218" t="s">
         <v>405</v>
       </c>
       <c r="C218">
         <v>1999</v>
       </c>
       <c r="D218" t="s">
         <v>9</v>
       </c>
       <c r="E218">
         <v>30.22</v>
       </c>
       <c r="F218" t="s">
         <v>10</v>
       </c>
       <c r="G218" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
         <v>406</v>
       </c>
       <c r="B219" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C219">
         <v>2018</v>
       </c>
       <c r="D219" t="s">
         <v>195</v>
       </c>
       <c r="E219">
         <v>30.0</v>
       </c>
       <c r="F219" t="s">
         <v>109</v>
       </c>
       <c r="G219" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
         <v>407</v>
       </c>
       <c r="B220" t="s">
         <v>49</v>
       </c>
       <c r="C220">
         <v>2011</v>
       </c>
       <c r="D220" t="s">
         <v>13</v>
       </c>
       <c r="E220">
         <v>28.14</v>
       </c>
       <c r="F220" t="s">
         <v>37</v>
       </c>
       <c r="G220" t="s">
         <v>37</v>
       </c>
     </row>
@@ -7243,94 +7243,94 @@
       </c>
       <c r="G221" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
         <v>410</v>
       </c>
       <c r="B222" t="s">
         <v>323</v>
       </c>
       <c r="C222">
         <v>2021</v>
       </c>
       <c r="D222" t="s">
         <v>20</v>
       </c>
       <c r="E222">
         <v>26.79</v>
       </c>
       <c r="F222" t="s">
         <v>17</v>
       </c>
       <c r="G222" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
         <v>411</v>
       </c>
       <c r="B223" t="s">
         <v>397</v>
       </c>
       <c r="C223">
         <v>2011</v>
       </c>
       <c r="D223" t="s">
         <v>13</v>
       </c>
       <c r="E223">
         <v>26.5</v>
       </c>
       <c r="F223" t="s">
         <v>47</v>
       </c>
       <c r="G223" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
         <v>412</v>
       </c>
       <c r="B224" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C224">
         <v>2017</v>
       </c>
       <c r="D224" t="s">
         <v>13</v>
       </c>
       <c r="E224">
         <v>25.59</v>
       </c>
       <c r="F224" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G224" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
         <v>413</v>
       </c>
       <c r="B225" t="s">
         <v>414</v>
       </c>
       <c r="C225">
         <v>1964</v>
       </c>
       <c r="D225" t="s">
         <v>9</v>
       </c>
       <c r="E225">
         <v>24.6</v>
       </c>
       <c r="F225" t="s">
         <v>10</v>
       </c>
       <c r="G225" t="s">
@@ -7381,51 +7381,51 @@
       </c>
       <c r="G227" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
         <v>419</v>
       </c>
       <c r="B228" t="s">
         <v>420</v>
       </c>
       <c r="C228">
         <v>2023</v>
       </c>
       <c r="D228" t="s">
         <v>195</v>
       </c>
       <c r="E228">
         <v>22.0</v>
       </c>
       <c r="F228" t="s">
         <v>109</v>
       </c>
       <c r="G228" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
         <v>421</v>
       </c>
       <c r="B229" t="s">
         <v>267</v>
       </c>
       <c r="C229">
         <v>1811</v>
       </c>
       <c r="D229" t="s">
         <v>9</v>
       </c>
       <c r="E229">
         <v>21.72</v>
       </c>
       <c r="F229" t="s">
         <v>10</v>
       </c>
       <c r="G229" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7473,143 +7473,143 @@
       </c>
       <c r="G231" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
         <v>426</v>
       </c>
       <c r="B232" t="s">
         <v>151</v>
       </c>
       <c r="C232">
         <v>1961</v>
       </c>
       <c r="D232" t="s">
         <v>195</v>
       </c>
       <c r="E232">
         <v>20.26</v>
       </c>
       <c r="F232" t="s">
         <v>109</v>
       </c>
       <c r="G232" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
         <v>427</v>
       </c>
       <c r="B233" t="s">
         <v>428</v>
       </c>
       <c r="C233">
         <v>1927</v>
       </c>
       <c r="D233" t="s">
         <v>9</v>
       </c>
       <c r="E233">
         <v>20.05</v>
       </c>
       <c r="F233" t="s">
         <v>10</v>
       </c>
       <c r="G233" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
         <v>429</v>
       </c>
       <c r="B234" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C234">
         <v>2008</v>
       </c>
       <c r="D234" t="s">
         <v>195</v>
       </c>
       <c r="E234">
         <v>20.0</v>
       </c>
       <c r="F234" t="s">
         <v>109</v>
       </c>
       <c r="G234" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
         <v>430</v>
       </c>
       <c r="B235" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C235">
         <v>2008</v>
       </c>
       <c r="D235" t="s">
         <v>195</v>
       </c>
       <c r="E235">
         <v>20.0</v>
       </c>
       <c r="F235" t="s">
         <v>109</v>
       </c>
       <c r="G235" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
         <v>431</v>
       </c>
       <c r="B236" t="s">
         <v>153</v>
       </c>
       <c r="C236">
         <v>1995</v>
       </c>
       <c r="D236" t="s">
         <v>20</v>
       </c>
       <c r="E236">
         <v>19.86</v>
       </c>
       <c r="F236" t="s">
         <v>235</v>
       </c>
       <c r="G236" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
         <v>432</v>
       </c>
       <c r="B237" t="s">
         <v>323</v>
       </c>
       <c r="C237">
         <v>1974</v>
       </c>
       <c r="D237" t="s">
         <v>9</v>
       </c>
       <c r="E237">
         <v>18.86</v>
       </c>
       <c r="F237" t="s">
         <v>10</v>
       </c>
       <c r="G237" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7815,100 +7815,100 @@
       </c>
       <c r="F246" t="s">
         <v>154</v>
       </c>
       <c r="G246" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
         <v>449</v>
       </c>
       <c r="B247" t="s">
         <v>450</v>
       </c>
       <c r="C247">
         <v>2010</v>
       </c>
       <c r="D247" t="s">
         <v>13</v>
       </c>
       <c r="E247">
         <v>15.04</v>
       </c>
       <c r="F247" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="G247" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
         <v>451</v>
       </c>
       <c r="B248" t="s">
         <v>452</v>
       </c>
       <c r="C248">
         <v>1992</v>
       </c>
       <c r="D248" t="s">
         <v>195</v>
       </c>
       <c r="E248">
         <v>15.0</v>
       </c>
       <c r="F248" t="s">
         <v>109</v>
       </c>
       <c r="G248" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
         <v>453</v>
       </c>
       <c r="B249" t="s">
         <v>66</v>
       </c>
       <c r="C249">
         <v>1995</v>
       </c>
       <c r="D249" t="s">
         <v>195</v>
       </c>
       <c r="E249">
         <v>15.0</v>
       </c>
       <c r="F249" t="s">
         <v>109</v>
       </c>
       <c r="G249" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
         <v>454</v>
       </c>
       <c r="B250" t="s">
         <v>455</v>
       </c>
       <c r="C250">
         <v>1947</v>
       </c>
       <c r="D250" t="s">
         <v>9</v>
       </c>
       <c r="E250">
         <v>14.27</v>
       </c>
       <c r="F250" t="s">
         <v>10</v>
       </c>
       <c r="G250" t="s">
         <v>10</v>
       </c>
     </row>
@@ -7933,51 +7933,51 @@
       </c>
       <c r="G251" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
         <v>457</v>
       </c>
       <c r="B252" t="s">
         <v>45</v>
       </c>
       <c r="C252">
         <v>1980</v>
       </c>
       <c r="D252" t="s">
         <v>195</v>
       </c>
       <c r="E252">
         <v>14.0</v>
       </c>
       <c r="F252" t="s">
         <v>109</v>
       </c>
       <c r="G252" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
         <v>458</v>
       </c>
       <c r="B253" t="s">
         <v>383</v>
       </c>
       <c r="C253">
         <v>1943</v>
       </c>
       <c r="D253" t="s">
         <v>9</v>
       </c>
       <c r="E253">
         <v>13.66</v>
       </c>
       <c r="F253" t="s">
         <v>10</v>
       </c>
       <c r="G253" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8022,154 +8022,154 @@
       </c>
       <c r="F255" t="s">
         <v>10</v>
       </c>
       <c r="G255" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
         <v>463</v>
       </c>
       <c r="B256" t="s">
         <v>420</v>
       </c>
       <c r="C256">
         <v>1976</v>
       </c>
       <c r="D256" t="s">
         <v>20</v>
       </c>
       <c r="E256">
         <v>12.81</v>
       </c>
       <c r="F256" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G256" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
         <v>464</v>
       </c>
       <c r="B257" t="s">
         <v>428</v>
       </c>
       <c r="C257">
         <v>2016</v>
       </c>
       <c r="D257" t="s">
         <v>13</v>
       </c>
       <c r="E257">
         <v>12.18</v>
       </c>
       <c r="F257" t="s">
         <v>425</v>
       </c>
       <c r="G257" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
         <v>465</v>
       </c>
       <c r="B258" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C258">
         <v>2019</v>
       </c>
       <c r="D258" t="s">
         <v>13</v>
       </c>
       <c r="E258">
         <v>12.0</v>
       </c>
       <c r="F258" t="s">
         <v>37</v>
       </c>
       <c r="G258" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>466</v>
       </c>
       <c r="B259" t="s">
         <v>333</v>
       </c>
       <c r="C259">
         <v>2006</v>
       </c>
       <c r="D259" t="s">
         <v>13</v>
       </c>
       <c r="E259">
         <v>11.97</v>
       </c>
       <c r="F259" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G259" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
         <v>467</v>
       </c>
       <c r="B260" t="s">
         <v>468</v>
       </c>
       <c r="C260">
         <v>2014</v>
       </c>
       <c r="D260" t="s">
         <v>13</v>
       </c>
       <c r="E260">
         <v>11.94</v>
       </c>
       <c r="F260" t="s">
         <v>247</v>
       </c>
       <c r="G260" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
         <v>469</v>
       </c>
       <c r="B261" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C261">
         <v>2011</v>
       </c>
       <c r="D261" t="s">
         <v>13</v>
       </c>
       <c r="E261">
         <v>11.67</v>
       </c>
       <c r="F261" t="s">
         <v>372</v>
       </c>
       <c r="G261" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
         <v>470</v>
       </c>
       <c r="B262" t="s">
         <v>295</v>
       </c>
       <c r="C262">
@@ -8217,158 +8217,158 @@
       </c>
       <c r="B264" t="s">
         <v>474</v>
       </c>
       <c r="C264">
         <v>1952</v>
       </c>
       <c r="D264" t="s">
         <v>9</v>
       </c>
       <c r="E264">
         <v>10.47</v>
       </c>
       <c r="F264" t="s">
         <v>10</v>
       </c>
       <c r="G264" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
         <v>475</v>
       </c>
       <c r="B265" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C265">
         <v>2004</v>
       </c>
       <c r="D265" t="s">
         <v>195</v>
       </c>
       <c r="E265">
         <v>10.0</v>
       </c>
       <c r="F265" t="s">
         <v>109</v>
       </c>
       <c r="G265" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
         <v>476</v>
       </c>
       <c r="B266" t="s">
         <v>66</v>
       </c>
       <c r="C266">
         <v>2013</v>
       </c>
       <c r="D266" t="s">
         <v>195</v>
       </c>
       <c r="E266">
         <v>10.0</v>
       </c>
       <c r="F266" t="s">
         <v>109</v>
       </c>
       <c r="G266" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
         <v>477</v>
       </c>
       <c r="B267" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C267">
         <v>1993</v>
       </c>
       <c r="D267" t="s">
         <v>195</v>
       </c>
       <c r="E267">
         <v>10.0</v>
       </c>
       <c r="F267" t="s">
         <v>109</v>
       </c>
       <c r="G267" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
         <v>478</v>
       </c>
       <c r="B268" t="s">
         <v>66</v>
       </c>
       <c r="C268">
         <v>2005</v>
       </c>
       <c r="D268" t="s">
         <v>195</v>
       </c>
       <c r="E268">
         <v>10.0</v>
       </c>
       <c r="F268" t="s">
         <v>109</v>
       </c>
       <c r="G268" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
         <v>479</v>
       </c>
       <c r="B269" t="s">
         <v>66</v>
       </c>
       <c r="C269">
         <v>2013</v>
       </c>
       <c r="D269" t="s">
         <v>195</v>
       </c>
       <c r="E269">
         <v>10.0</v>
       </c>
       <c r="F269" t="s">
         <v>109</v>
       </c>
       <c r="G269" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
         <v>480</v>
       </c>
       <c r="B270" t="s">
         <v>481</v>
       </c>
       <c r="C270">
         <v>1950</v>
       </c>
       <c r="D270" t="s">
         <v>9</v>
       </c>
       <c r="E270">
         <v>9.99</v>
       </c>
       <c r="F270" t="s">
         <v>10</v>
       </c>
       <c r="G270" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8531,82 +8531,82 @@
       </c>
       <c r="G277" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
         <v>495</v>
       </c>
       <c r="B278" t="s">
         <v>66</v>
       </c>
       <c r="C278">
         <v>2019</v>
       </c>
       <c r="D278" t="s">
         <v>195</v>
       </c>
       <c r="E278">
         <v>8.0</v>
       </c>
       <c r="F278" t="s">
         <v>109</v>
       </c>
       <c r="G278" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
         <v>496</v>
       </c>
       <c r="B279" t="s">
         <v>276</v>
       </c>
       <c r="C279">
         <v>2006</v>
       </c>
       <c r="D279" t="s">
         <v>13</v>
       </c>
       <c r="E279">
         <v>8.0</v>
       </c>
       <c r="F279" t="s">
         <v>37</v>
       </c>
       <c r="G279" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
         <v>497</v>
       </c>
       <c r="B280" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C280">
         <v>2023</v>
       </c>
       <c r="D280" t="s">
         <v>13</v>
       </c>
       <c r="E280">
         <v>7.95</v>
       </c>
       <c r="F280" t="s">
         <v>247</v>
       </c>
       <c r="G280" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
         <v>498</v>
       </c>
       <c r="B281" t="s">
         <v>499</v>
       </c>
       <c r="C281">
@@ -8715,51 +8715,51 @@
       </c>
       <c r="G285" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
         <v>507</v>
       </c>
       <c r="B286" t="s">
         <v>66</v>
       </c>
       <c r="C286">
         <v>2007</v>
       </c>
       <c r="D286" t="s">
         <v>195</v>
       </c>
       <c r="E286">
         <v>6.2</v>
       </c>
       <c r="F286" t="s">
         <v>109</v>
       </c>
       <c r="G286" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
         <v>508</v>
       </c>
       <c r="B287" t="s">
         <v>509</v>
       </c>
       <c r="C287">
         <v>2007</v>
       </c>
       <c r="D287" t="s">
         <v>13</v>
       </c>
       <c r="E287">
         <v>6.09</v>
       </c>
       <c r="F287" t="s">
         <v>10</v>
       </c>
       <c r="G287" t="s">
         <v>10</v>
       </c>
     </row>
@@ -8853,128 +8853,128 @@
       </c>
       <c r="G291" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
         <v>515</v>
       </c>
       <c r="B292" t="s">
         <v>362</v>
       </c>
       <c r="C292">
         <v>2020</v>
       </c>
       <c r="D292" t="s">
         <v>195</v>
       </c>
       <c r="E292">
         <v>5.7</v>
       </c>
       <c r="F292" t="s">
         <v>109</v>
       </c>
       <c r="G292" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
         <v>516</v>
       </c>
       <c r="B293" t="s">
         <v>104</v>
       </c>
       <c r="C293">
         <v>2013</v>
       </c>
       <c r="D293" t="s">
         <v>195</v>
       </c>
       <c r="E293">
         <v>5.7</v>
       </c>
       <c r="F293" t="s">
         <v>109</v>
       </c>
       <c r="G293" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
         <v>517</v>
       </c>
       <c r="B294" t="s">
         <v>41</v>
       </c>
       <c r="C294">
         <v>1993</v>
       </c>
       <c r="D294" t="s">
         <v>195</v>
       </c>
       <c r="E294">
         <v>5.0</v>
       </c>
       <c r="F294" t="s">
         <v>109</v>
       </c>
       <c r="G294" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
         <v>518</v>
       </c>
       <c r="B295" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C295">
         <v>2007</v>
       </c>
       <c r="D295" t="s">
         <v>195</v>
       </c>
       <c r="E295">
         <v>5.0</v>
       </c>
       <c r="F295" t="s">
         <v>109</v>
       </c>
       <c r="G295" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
         <v>519</v>
       </c>
       <c r="B296" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C296">
         <v>2007</v>
       </c>
       <c r="D296" t="s">
         <v>195</v>
       </c>
       <c r="E296">
         <v>5.0</v>
       </c>
       <c r="F296" t="s">
         <v>37</v>
       </c>
       <c r="G296" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
         <v>520</v>
       </c>
       <c r="B297" t="s">
         <v>521</v>
       </c>
       <c r="C297">
@@ -8991,74 +8991,74 @@
       </c>
       <c r="G297" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
         <v>522</v>
       </c>
       <c r="B298" t="s">
         <v>66</v>
       </c>
       <c r="C298">
         <v>2007</v>
       </c>
       <c r="D298" t="s">
         <v>195</v>
       </c>
       <c r="E298">
         <v>5.0</v>
       </c>
       <c r="F298" t="s">
         <v>109</v>
       </c>
       <c r="G298" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
         <v>523</v>
       </c>
       <c r="B299" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C299">
         <v>2020</v>
       </c>
       <c r="D299" t="s">
         <v>195</v>
       </c>
       <c r="E299">
         <v>5.0</v>
       </c>
       <c r="F299" t="s">
         <v>109</v>
       </c>
       <c r="G299" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
         <v>524</v>
       </c>
       <c r="B300" t="s">
         <v>51</v>
       </c>
       <c r="C300">
         <v>2015</v>
       </c>
       <c r="D300" t="s">
         <v>13</v>
       </c>
       <c r="E300">
         <v>4.9</v>
       </c>
       <c r="F300" t="s">
         <v>37</v>
       </c>
       <c r="G300" t="s">
         <v>37</v>
       </c>
     </row>
@@ -9244,51 +9244,51 @@
       </c>
       <c r="G308" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
         <v>535</v>
       </c>
       <c r="B309" t="s">
         <v>369</v>
       </c>
       <c r="C309">
         <v>2011</v>
       </c>
       <c r="D309" t="s">
         <v>13</v>
       </c>
       <c r="E309">
         <v>3.37</v>
       </c>
       <c r="F309" t="s">
         <v>24</v>
       </c>
       <c r="G309" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
         <v>536</v>
       </c>
       <c r="B310" t="s">
         <v>537</v>
       </c>
       <c r="C310">
         <v>2012</v>
       </c>
       <c r="D310" t="s">
         <v>13</v>
       </c>
       <c r="E310">
         <v>3.29</v>
       </c>
       <c r="F310" t="s">
         <v>538</v>
       </c>
       <c r="G310" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9359,189 +9359,189 @@
       </c>
       <c r="G313" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
         <v>544</v>
       </c>
       <c r="B314" t="s">
         <v>45</v>
       </c>
       <c r="C314">
         <v>2010</v>
       </c>
       <c r="D314" t="s">
         <v>195</v>
       </c>
       <c r="E314">
         <v>3.0</v>
       </c>
       <c r="F314" t="s">
         <v>109</v>
       </c>
       <c r="G314" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
         <v>545</v>
       </c>
       <c r="B315" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C315">
         <v>1991</v>
       </c>
       <c r="D315" t="s">
         <v>195</v>
       </c>
       <c r="E315">
         <v>3.0</v>
       </c>
       <c r="F315" t="s">
         <v>109</v>
       </c>
       <c r="G315" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
         <v>546</v>
       </c>
       <c r="B316" t="s">
         <v>323</v>
       </c>
       <c r="C316">
         <v>1974</v>
       </c>
       <c r="D316" t="s">
         <v>195</v>
       </c>
       <c r="E316">
         <v>3.0</v>
       </c>
       <c r="F316" t="s">
         <v>109</v>
       </c>
       <c r="G316" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
         <v>547</v>
       </c>
       <c r="B317" t="s">
         <v>548</v>
       </c>
       <c r="C317">
         <v>1990</v>
       </c>
       <c r="D317" t="s">
         <v>9</v>
       </c>
       <c r="E317">
         <v>3.0</v>
       </c>
       <c r="F317" t="s">
         <v>10</v>
       </c>
       <c r="G317" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
         <v>549</v>
       </c>
       <c r="B318" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C318">
         <v>1999</v>
       </c>
       <c r="D318" t="s">
         <v>195</v>
       </c>
       <c r="E318">
         <v>3.0</v>
       </c>
       <c r="F318" t="s">
         <v>109</v>
       </c>
       <c r="G318" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
         <v>550</v>
       </c>
       <c r="B319" t="s">
         <v>66</v>
       </c>
       <c r="C319">
         <v>1999</v>
       </c>
       <c r="D319" t="s">
         <v>195</v>
       </c>
       <c r="E319">
         <v>3.0</v>
       </c>
       <c r="F319" t="s">
         <v>109</v>
       </c>
       <c r="G319" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
         <v>551</v>
       </c>
       <c r="B320" t="s">
         <v>323</v>
       </c>
       <c r="C320">
         <v>1982</v>
       </c>
       <c r="D320" t="s">
         <v>195</v>
       </c>
       <c r="E320">
         <v>3.0</v>
       </c>
       <c r="F320" t="s">
         <v>109</v>
       </c>
       <c r="G320" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
         <v>552</v>
       </c>
       <c r="B321" t="s">
         <v>223</v>
       </c>
       <c r="C321">
         <v>2023</v>
       </c>
       <c r="D321" t="s">
         <v>13</v>
       </c>
       <c r="E321">
         <v>2.26</v>
       </c>
       <c r="F321" t="s">
         <v>328</v>
       </c>
       <c r="G321" t="s">
         <v>37</v>
       </c>
     </row>
@@ -9551,342 +9551,342 @@
       </c>
       <c r="B322" t="s">
         <v>139</v>
       </c>
       <c r="C322">
         <v>2022</v>
       </c>
       <c r="D322" t="s">
         <v>13</v>
       </c>
       <c r="E322">
         <v>2.08</v>
       </c>
       <c r="F322" t="s">
         <v>10</v>
       </c>
       <c r="G322" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
         <v>554</v>
       </c>
       <c r="B323" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C323">
         <v>1996</v>
       </c>
       <c r="D323" t="s">
         <v>195</v>
       </c>
       <c r="E323">
         <v>2.0</v>
       </c>
       <c r="F323" t="s">
         <v>109</v>
       </c>
       <c r="G323" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
         <v>555</v>
       </c>
       <c r="B324" t="s">
         <v>556</v>
       </c>
       <c r="C324">
         <v>1983</v>
       </c>
       <c r="D324" t="s">
         <v>9</v>
       </c>
       <c r="E324">
         <v>2.0</v>
       </c>
       <c r="F324" t="s">
         <v>10</v>
       </c>
       <c r="G324" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
         <v>557</v>
       </c>
       <c r="B325" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C325">
         <v>2022</v>
       </c>
       <c r="D325" t="s">
         <v>195</v>
       </c>
       <c r="E325">
         <v>2.0</v>
       </c>
       <c r="F325" t="s">
         <v>109</v>
       </c>
       <c r="G325" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
         <v>558</v>
       </c>
       <c r="B326" t="s">
         <v>66</v>
       </c>
       <c r="C326">
         <v>1964</v>
       </c>
       <c r="D326" t="s">
         <v>195</v>
       </c>
       <c r="E326">
         <v>2.0</v>
       </c>
       <c r="F326" t="s">
         <v>109</v>
       </c>
       <c r="G326" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
         <v>559</v>
       </c>
       <c r="B327" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C327">
         <v>1970</v>
       </c>
       <c r="D327" t="s">
         <v>195</v>
       </c>
       <c r="E327">
         <v>2.0</v>
       </c>
       <c r="F327" t="s">
         <v>109</v>
       </c>
       <c r="G327" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
         <v>560</v>
       </c>
       <c r="B328" t="s">
         <v>45</v>
       </c>
       <c r="C328">
         <v>2013</v>
       </c>
       <c r="D328" t="s">
         <v>195</v>
       </c>
       <c r="E328">
         <v>2.0</v>
       </c>
       <c r="F328" t="s">
         <v>109</v>
       </c>
       <c r="G328" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
         <v>561</v>
       </c>
       <c r="B329" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C329">
         <v>1960</v>
       </c>
       <c r="D329" t="s">
         <v>195</v>
       </c>
       <c r="E329">
         <v>2.0</v>
       </c>
       <c r="F329" t="s">
         <v>109</v>
       </c>
       <c r="G329" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
         <v>562</v>
       </c>
       <c r="B330" t="s">
         <v>66</v>
       </c>
       <c r="C330">
         <v>2015</v>
       </c>
       <c r="D330" t="s">
         <v>195</v>
       </c>
       <c r="E330">
         <v>2.0</v>
       </c>
       <c r="F330" t="s">
         <v>109</v>
       </c>
       <c r="G330" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
         <v>563</v>
       </c>
       <c r="B331" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C331">
         <v>2022</v>
       </c>
       <c r="D331" t="s">
         <v>195</v>
       </c>
       <c r="E331">
         <v>2.0</v>
       </c>
       <c r="F331" t="s">
         <v>109</v>
       </c>
       <c r="G331" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
         <v>564</v>
       </c>
       <c r="B332" t="s">
         <v>45</v>
       </c>
       <c r="C332">
         <v>2020</v>
       </c>
       <c r="D332" t="s">
         <v>195</v>
       </c>
       <c r="E332">
         <v>2.0</v>
       </c>
       <c r="F332" t="s">
         <v>109</v>
       </c>
       <c r="G332" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
         <v>565</v>
       </c>
       <c r="B333" t="s">
         <v>348</v>
       </c>
       <c r="C333">
         <v>2018</v>
       </c>
       <c r="D333" t="s">
         <v>13</v>
       </c>
       <c r="E333">
         <v>2.0</v>
       </c>
       <c r="F333" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G333" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
         <v>566</v>
       </c>
       <c r="B334" t="s">
         <v>567</v>
       </c>
       <c r="C334">
         <v>1994</v>
       </c>
       <c r="D334" t="s">
         <v>13</v>
       </c>
       <c r="E334">
         <v>1.92</v>
       </c>
       <c r="F334" t="s">
         <v>10</v>
       </c>
       <c r="G334" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
         <v>568</v>
       </c>
       <c r="B335" t="s">
         <v>102</v>
       </c>
       <c r="C335">
         <v>2021</v>
       </c>
       <c r="D335" t="s">
         <v>13</v>
       </c>
       <c r="E335">
         <v>1.87</v>
       </c>
       <c r="F335" t="s">
         <v>10</v>
       </c>
       <c r="G335" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
         <v>569</v>
       </c>
       <c r="B336" t="s">
         <v>104</v>
       </c>
       <c r="C336">
         <v>2024</v>
       </c>
       <c r="D336" t="s">
         <v>13</v>
       </c>
       <c r="E336">
         <v>1.86</v>
       </c>
       <c r="F336" t="s">
         <v>10</v>
       </c>
       <c r="G336" t="s">
         <v>10</v>
       </c>
     </row>
@@ -9934,166 +9934,166 @@
       </c>
       <c r="G338" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
         <v>572</v>
       </c>
       <c r="B339" t="s">
         <v>414</v>
       </c>
       <c r="C339">
         <v>2001</v>
       </c>
       <c r="D339" t="s">
         <v>195</v>
       </c>
       <c r="E339">
         <v>1.5</v>
       </c>
       <c r="F339" t="s">
         <v>109</v>
       </c>
       <c r="G339" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
         <v>573</v>
       </c>
       <c r="B340" t="s">
         <v>494</v>
       </c>
       <c r="C340">
         <v>2011</v>
       </c>
       <c r="D340" t="s">
         <v>13</v>
       </c>
       <c r="E340">
         <v>1.42</v>
       </c>
       <c r="F340" t="s">
         <v>10</v>
       </c>
       <c r="G340" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
         <v>574</v>
       </c>
       <c r="B341" t="s">
         <v>575</v>
       </c>
       <c r="C341">
         <v>2000</v>
       </c>
       <c r="D341" t="s">
         <v>195</v>
       </c>
       <c r="E341">
         <v>1.0</v>
       </c>
       <c r="F341" t="s">
         <v>109</v>
       </c>
       <c r="G341" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
         <v>576</v>
       </c>
       <c r="B342" t="s">
         <v>577</v>
       </c>
       <c r="C342">
         <v>2012</v>
       </c>
       <c r="D342" t="s">
         <v>13</v>
       </c>
       <c r="E342">
         <v>1.0</v>
       </c>
       <c r="F342" t="s">
         <v>37</v>
       </c>
       <c r="G342" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
         <v>578</v>
       </c>
       <c r="B343" t="s">
         <v>531</v>
       </c>
       <c r="C343">
         <v>2023</v>
       </c>
       <c r="D343" t="s">
         <v>195</v>
       </c>
       <c r="E343">
         <v>1.0</v>
       </c>
       <c r="F343" t="s">
         <v>109</v>
       </c>
       <c r="G343" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
         <v>579</v>
       </c>
       <c r="B344" t="s">
         <v>580</v>
       </c>
       <c r="C344">
         <v>1968</v>
       </c>
       <c r="D344" t="s">
         <v>195</v>
       </c>
       <c r="E344">
         <v>1.0</v>
       </c>
       <c r="F344" t="s">
         <v>109</v>
       </c>
       <c r="G344" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
         <v>581</v>
       </c>
       <c r="B345" t="s">
         <v>581</v>
       </c>
       <c r="C345">
         <v>2003</v>
       </c>
       <c r="D345" t="s">
         <v>13</v>
       </c>
       <c r="E345">
         <v>0.96</v>
       </c>
       <c r="F345" t="s">
         <v>37</v>
       </c>
       <c r="G345" t="s">
         <v>37</v>
       </c>
     </row>
@@ -10118,51 +10118,51 @@
       </c>
       <c r="G346" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
         <v>583</v>
       </c>
       <c r="B347" t="s">
         <v>584</v>
       </c>
       <c r="C347">
         <v>2019</v>
       </c>
       <c r="D347" t="s">
         <v>195</v>
       </c>
       <c r="E347">
         <v>0.8</v>
       </c>
       <c r="F347" t="s">
         <v>109</v>
       </c>
       <c r="G347" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
         <v>585</v>
       </c>
       <c r="B348" t="s">
         <v>586</v>
       </c>
       <c r="C348">
         <v>2012</v>
       </c>
       <c r="D348" t="s">
         <v>13</v>
       </c>
       <c r="E348">
         <v>0.5</v>
       </c>
       <c r="F348" t="s">
         <v>37</v>
       </c>
       <c r="G348" t="s">
         <v>37</v>
       </c>
     </row>