--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -596,51 +596,51 @@
   <si>
     <t>NCRS</t>
   </si>
   <si>
     <t>USA - NC</t>
   </si>
   <si>
     <t>19%</t>
   </si>
   <si>
     <t>Oregon PERF</t>
   </si>
   <si>
     <t>USA - OR</t>
   </si>
   <si>
     <t>84%</t>
   </si>
   <si>
     <t>Ohio PERS</t>
   </si>
   <si>
     <t>USA - OH</t>
   </si>
   <si>
-    <t>Royal Group</t>
+    <t>Fount Trust</t>
   </si>
   <si>
     <t>RFO</t>
   </si>
   <si>
     <t>DH</t>
   </si>
   <si>
     <t>94%</t>
   </si>
   <si>
     <t>LGPS Central</t>
   </si>
   <si>
     <t>ECB</t>
   </si>
   <si>
     <t>Eurosystem</t>
   </si>
   <si>
     <t>BdE</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
@@ -1670,54 +1670,54 @@
   <si>
     <t>Eight InvCo</t>
   </si>
   <si>
     <t>ARM</t>
   </si>
   <si>
     <t>FBF</t>
   </si>
   <si>
     <t>HNB</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>SBK-NIC</t>
   </si>
   <si>
     <t>QIPCO</t>
   </si>
   <si>
     <t>Tawoos</t>
   </si>
   <si>
+    <t>CIF</t>
+  </si>
+  <si>
     <t>Maharlika</t>
-  </si>
-[...1 lines deleted...]
-    <t>CIF</t>
   </si>
   <si>
     <t>Al Ain</t>
   </si>
   <si>
     <t>ECCB</t>
   </si>
   <si>
     <t>East Caribbean System</t>
   </si>
   <si>
     <t>Ethmar IH</t>
   </si>
   <si>
     <t>Al Faisal</t>
   </si>
   <si>
     <t>Al Fajer</t>
   </si>
   <si>
     <t>KBW</t>
   </si>
   <si>
     <t>Khalidia</t>
   </si>
@@ -9505,89 +9505,89 @@
       </c>
       <c r="B320" t="s">
         <v>323</v>
       </c>
       <c r="C320">
         <v>1982</v>
       </c>
       <c r="D320" t="s">
         <v>195</v>
       </c>
       <c r="E320">
         <v>3.0</v>
       </c>
       <c r="F320" t="s">
         <v>109</v>
       </c>
       <c r="G320" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
         <v>552</v>
       </c>
       <c r="B321" t="s">
-        <v>223</v>
+        <v>139</v>
       </c>
       <c r="C321">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="D321" t="s">
         <v>13</v>
       </c>
       <c r="E321">
-        <v>2.26</v>
+        <v>2.79</v>
       </c>
       <c r="F321" t="s">
-        <v>328</v>
+        <v>10</v>
       </c>
       <c r="G321" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
         <v>553</v>
       </c>
       <c r="B322" t="s">
-        <v>139</v>
+        <v>223</v>
       </c>
       <c r="C322">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D322" t="s">
         <v>13</v>
       </c>
       <c r="E322">
-        <v>2.08</v>
+        <v>2.26</v>
       </c>
       <c r="F322" t="s">
-        <v>10</v>
+        <v>328</v>
       </c>
       <c r="G322" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
         <v>554</v>
       </c>
       <c r="B323" t="s">
         <v>33</v>
       </c>
       <c r="C323">
         <v>1996</v>
       </c>
       <c r="D323" t="s">
         <v>195</v>
       </c>
       <c r="E323">
         <v>2.0</v>
       </c>
       <c r="F323" t="s">
         <v>109</v>
       </c>
       <c r="G323" t="s">
         <v>76</v>
       </c>
     </row>