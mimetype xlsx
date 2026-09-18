--- v7 (2026-07-21)
+++ v8 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>GSR</t>
   </si>
   <si>
     <t>GSR (%)</t>
   </si>
   <si>
     <t>Diff</t>
   </si>
   <si>
     <t>ADIA</t>
   </si>
   <si>
@@ -404,51 +404,51 @@
   <si>
     <t>KWAN / NTF</t>
   </si>
   <si>
     <t>KWAP</t>
   </si>
   <si>
     <t>-28%</t>
   </si>
   <si>
     <t>KWSP / EPF</t>
   </si>
   <si>
     <t>LACERA</t>
   </si>
   <si>
     <t>LIA</t>
   </si>
   <si>
     <t>MassPRIM</t>
   </si>
   <si>
     <t>Maharlika</t>
   </si>
   <si>
-    <t>MPSERS</t>
+    <t>MIORS</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>MPFA</t>
   </si>
   <si>
     <t>MSBI</t>
   </si>
   <si>
     <t>Mubadala</t>
   </si>
   <si>
     <t>Mumtalakat</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NBIM</t>
   </si>
   <si>
     <t>NF-NIC</t>
   </si>
@@ -680,87 +680,78 @@
   <si>
     <t>AP7</t>
   </si>
   <si>
     <t>London CIV</t>
   </si>
   <si>
     <t>Danantara</t>
   </si>
   <si>
     <t>SPF</t>
   </si>
   <si>
     <t>Maryland SRA</t>
   </si>
   <si>
     <t>NWF UK</t>
   </si>
   <si>
     <t>PREVI</t>
   </si>
   <si>
     <t>Sarawak</t>
   </si>
   <si>
-    <t>Texas MRS</t>
-[...1 lines deleted...]
-  <si>
     <t>ADFD</t>
   </si>
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>AP2</t>
   </si>
   <si>
     <t>AP3</t>
   </si>
   <si>
     <t>AP4</t>
   </si>
   <si>
     <t>CareSuper</t>
   </si>
   <si>
     <t>EDGE</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
-    <t>JIC</t>
-[...1 lines deleted...]
-  <si>
     <t>LGPS Central</t>
   </si>
   <si>
     <t>Mutapa IF</t>
-  </si>
-[...1 lines deleted...]
-    <t>NDFT</t>
   </si>
   <si>
     <t>NEST</t>
   </si>
   <si>
     <t>VSS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5237,368 +5228,359 @@
       <c r="G185" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
         <v>221</v>
       </c>
       <c r="B186">
         <v>4</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
       <c r="E186">
         <v>5</v>
       </c>
       <c r="F186" t="s">
         <v>68</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:7">
-      <c r="A187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B187">
         <v>9</v>
       </c>
       <c r="C187">
         <v>1</v>
       </c>
       <c r="D187">
         <v>2</v>
       </c>
       <c r="E187">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B188">
         <v>5</v>
       </c>
       <c r="C188">
         <v>3</v>
       </c>
       <c r="E188">
         <v>8</v>
       </c>
       <c r="F188" t="s">
         <v>61</v>
       </c>
       <c r="G188" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B189">
         <v>9</v>
       </c>
       <c r="C189">
         <v>10</v>
       </c>
       <c r="D189">
         <v>2</v>
       </c>
       <c r="E189">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>40</v>
       </c>
       <c r="G189" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B190">
         <v>9</v>
       </c>
       <c r="C190">
         <v>10</v>
       </c>
       <c r="D190">
         <v>2</v>
       </c>
       <c r="E190">
         <v>21</v>
       </c>
       <c r="F190" t="s">
         <v>40</v>
       </c>
       <c r="G190" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="B191">
         <v>9</v>
       </c>
       <c r="C191">
         <v>10</v>
       </c>
       <c r="D191">
         <v>2</v>
       </c>
       <c r="E191">
         <v>21</v>
       </c>
       <c r="F191" t="s">
         <v>40</v>
       </c>
       <c r="G191" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="B192">
         <v>8</v>
       </c>
       <c r="C192">
         <v>6</v>
       </c>
       <c r="D192">
         <v>1</v>
       </c>
       <c r="E192">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>38</v>
       </c>
       <c r="G192" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B193">
         <v>3</v>
       </c>
       <c r="C193">
         <v>1</v>
       </c>
       <c r="D193">
         <v>1</v>
       </c>
       <c r="E193">
         <v>5</v>
       </c>
       <c r="F193" t="s">
         <v>68</v>
       </c>
       <c r="G193" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="B194">
         <v>4</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="E194">
         <v>5</v>
       </c>
       <c r="F194" t="s">
         <v>68</v>
       </c>
       <c r="G194" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:7">
-      <c r="A195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B195">
         <v>6</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
       <c r="D195">
         <v>1</v>
       </c>
       <c r="E195">
         <v>8</v>
       </c>
       <c r="F195" t="s">
         <v>61</v>
       </c>
       <c r="G195" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B196">
         <v>6</v>
       </c>
       <c r="C196">
         <v>6</v>
       </c>
       <c r="D196">
         <v>2</v>
       </c>
       <c r="E196">
         <v>14</v>
       </c>
       <c r="F196" t="s">
         <v>22</v>
       </c>
       <c r="G196" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B197">
         <v>7</v>
       </c>
       <c r="C197">
         <v>2</v>
       </c>
       <c r="D197">
         <v>1</v>
       </c>
       <c r="E197">
         <v>10</v>
       </c>
       <c r="F197" t="s">
         <v>87</v>
       </c>
       <c r="G197" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="198" spans="1:7">
-      <c r="A198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B198">
         <v>6</v>
       </c>
       <c r="D198">
         <v>1</v>
       </c>
       <c r="E198">
         <v>7</v>
       </c>
       <c r="F198" t="s">
         <v>11</v>
       </c>
       <c r="G198" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B199">
         <v>8</v>
       </c>
       <c r="C199">
         <v>8</v>
       </c>
       <c r="D199">
         <v>2</v>
       </c>
       <c r="E199">
         <v>18</v>
       </c>
       <c r="F199" t="s">
         <v>64</v>
       </c>
       <c r="G199" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B200">
         <v>3</v>
       </c>
       <c r="E200">
         <v>3</v>
       </c>
       <c r="F200" t="s">
         <v>36</v>
       </c>
       <c r="G200" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="B201">
         <v>1</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
       <c r="F201" t="s">
         <v>12</v>
       </c>
       <c r="G201" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">