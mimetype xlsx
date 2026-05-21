--- v4 (2026-03-14)
+++ v5 (2026-05-21)
@@ -12,337 +12,328 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>GSR</t>
   </si>
   <si>
     <t>GSR (%)</t>
   </si>
   <si>
     <t>Diff</t>
   </si>
   <si>
     <t>ADIA</t>
   </si>
   <si>
+    <t>52%</t>
+  </si>
+  <si>
+    <t>8%</t>
+  </si>
+  <si>
+    <t>ADPF</t>
+  </si>
+  <si>
+    <t>28%</t>
+  </si>
+  <si>
+    <t>4%</t>
+  </si>
+  <si>
+    <t>LIMAD</t>
+  </si>
+  <si>
+    <t>64%</t>
+  </si>
+  <si>
+    <t>Agaciro Fund</t>
+  </si>
+  <si>
+    <t>48%</t>
+  </si>
+  <si>
+    <t>0%</t>
+  </si>
+  <si>
+    <t>AIH</t>
+  </si>
+  <si>
+    <t>AIMCo</t>
+  </si>
+  <si>
+    <t>80%</t>
+  </si>
+  <si>
+    <t>Alaska PFC</t>
+  </si>
+  <si>
     <t>56%</t>
   </si>
   <si>
-    <t>4%</t>
-[...2 lines deleted...]
-    <t>ADPF</t>
+    <t>Alecta</t>
+  </si>
+  <si>
+    <t>88%</t>
+  </si>
+  <si>
+    <t>Amitim</t>
+  </si>
+  <si>
+    <t>36%</t>
+  </si>
+  <si>
+    <t>Aramco PF</t>
+  </si>
+  <si>
+    <t>16%</t>
+  </si>
+  <si>
+    <t>APG</t>
+  </si>
+  <si>
+    <t>ART</t>
+  </si>
+  <si>
+    <t>ATP Groep</t>
+  </si>
+  <si>
+    <t>AustralianSuper</t>
+  </si>
+  <si>
+    <t>92%</t>
+  </si>
+  <si>
+    <t>Aware Super</t>
+  </si>
+  <si>
+    <t>96%</t>
+  </si>
+  <si>
+    <t>12%</t>
+  </si>
+  <si>
+    <t>Baiterek</t>
+  </si>
+  <si>
+    <t>60%</t>
+  </si>
+  <si>
+    <t>BBB IP</t>
+  </si>
+  <si>
+    <t>84%</t>
   </si>
   <si>
     <t>24%</t>
   </si>
   <si>
-    <t>-4%</t>
-[...2 lines deleted...]
-    <t>LIMAD</t>
+    <t>BCI</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>BCPP</t>
+  </si>
+  <si>
+    <t>BIA</t>
+  </si>
+  <si>
+    <t>BLF</t>
+  </si>
+  <si>
+    <t>Bpifrance</t>
+  </si>
+  <si>
+    <t>BVK</t>
+  </si>
+  <si>
+    <t>68%</t>
+  </si>
+  <si>
+    <t>CalPERS</t>
+  </si>
+  <si>
+    <t>CalSTRS</t>
+  </si>
+  <si>
+    <t>CBUS</t>
+  </si>
+  <si>
+    <t>CDG</t>
+  </si>
+  <si>
+    <t>CDP Equity</t>
+  </si>
+  <si>
+    <t>La Caisse</t>
+  </si>
+  <si>
+    <t>Chikyoren</t>
+  </si>
+  <si>
+    <t>Chile ESSF-PRF</t>
+  </si>
+  <si>
+    <t>CIC</t>
+  </si>
+  <si>
+    <t>76%</t>
+  </si>
+  <si>
+    <t>32%</t>
+  </si>
+  <si>
+    <t>CIF</t>
+  </si>
+  <si>
+    <t>COFIDES</t>
+  </si>
+  <si>
+    <t>COPERA</t>
   </si>
   <si>
     <t>72%</t>
   </si>
   <si>
-    <t>Agaciro Fund</t>
-[...32 lines deleted...]
-    <t>Amitim</t>
+    <t>CPF</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>CSC</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>DH</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>DIF</t>
+  </si>
+  <si>
+    <t>EIA</t>
+  </si>
+  <si>
+    <t>EIH</t>
+  </si>
+  <si>
+    <t>EPFO</t>
   </si>
   <si>
     <t>44%</t>
   </si>
   <si>
-    <t>88%</t>
-[...17 lines deleted...]
-    <t>ATP Groep</t>
+    <t>ESSS</t>
+  </si>
+  <si>
+    <t>FAE+FAEP</t>
+  </si>
+  <si>
+    <t>FAP</t>
+  </si>
+  <si>
+    <t>FEF</t>
+  </si>
+  <si>
+    <t>FFSB</t>
+  </si>
+  <si>
+    <t>FGIS</t>
+  </si>
+  <si>
+    <t>FGR</t>
+  </si>
+  <si>
+    <t>-24%</t>
+  </si>
+  <si>
+    <t>FGS</t>
   </si>
   <si>
     <t>-8%</t>
   </si>
   <si>
-    <t>AustralianSuper</t>
-[...157 lines deleted...]
-  <si>
     <t>Chinggis Fund</t>
   </si>
   <si>
     <t>FEIP+FMPED</t>
   </si>
   <si>
+    <t>40%</t>
+  </si>
+  <si>
     <t>FONSIS</t>
   </si>
   <si>
     <t>FRTIB</t>
   </si>
   <si>
     <t>FSDEA</t>
   </si>
   <si>
-    <t>40%</t>
-[...1 lines deleted...]
-  <si>
     <t>FTF</t>
   </si>
   <si>
     <t>Future Fund</t>
   </si>
   <si>
     <t>GIC</t>
   </si>
   <si>
     <t>GIIF</t>
   </si>
   <si>
     <t>GOSI</t>
   </si>
   <si>
     <t>GPF</t>
   </si>
   <si>
     <t>GPIF</t>
   </si>
   <si>
     <t>GPSSA</t>
   </si>
   <si>
     <t>GRSIA (Daman)</t>
@@ -410,53 +401,50 @@
   <si>
     <t>KTCU</t>
   </si>
   <si>
     <t>KWAN / NTF</t>
   </si>
   <si>
     <t>KWAP</t>
   </si>
   <si>
     <t>-28%</t>
   </si>
   <si>
     <t>KWSP / EPF</t>
   </si>
   <si>
     <t>LACERA</t>
   </si>
   <si>
     <t>LIA</t>
   </si>
   <si>
     <t>MassPRIM</t>
   </si>
   <si>
-    <t>MGI</t>
-[...1 lines deleted...]
-  <si>
     <t>Maharlika</t>
   </si>
   <si>
     <t>MPSERS</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>MPFA</t>
   </si>
   <si>
     <t>MSBI</t>
   </si>
   <si>
     <t>Mubadala</t>
   </si>
   <si>
     <t>Mumtalakat</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NBIM</t>
@@ -578,51 +566,51 @@
   <si>
     <t>Penn PSERS</t>
   </si>
   <si>
     <t>Palestine</t>
   </si>
   <si>
     <t>PSP</t>
   </si>
   <si>
     <t>PUBLICA</t>
   </si>
   <si>
     <t>Pula Fund</t>
   </si>
   <si>
     <t>QIA</t>
   </si>
   <si>
     <t>QIC</t>
   </si>
   <si>
     <t>RDIF</t>
   </si>
   <si>
-    <t>-32%</t>
+    <t>-20%</t>
   </si>
   <si>
     <t>REST</t>
   </si>
   <si>
     <t>SAFE IC</t>
   </si>
   <si>
     <t>SAM</t>
   </si>
   <si>
     <t>Samruk Kazyna</t>
   </si>
   <si>
     <t>SBA Florida</t>
   </si>
   <si>
     <t>SCIC</t>
   </si>
   <si>
     <t>SFPIM</t>
   </si>
   <si>
     <t>SIO-MPF</t>
   </si>
@@ -677,69 +665,108 @@
   <si>
     <t>Virginia RS</t>
   </si>
   <si>
     <t>VFMC</t>
   </si>
   <si>
     <t>PIFSS-Wafra</t>
   </si>
   <si>
     <t>WSIB</t>
   </si>
   <si>
     <t>Wyoming STO</t>
   </si>
   <si>
     <t>AP7</t>
   </si>
   <si>
     <t>London CIV</t>
   </si>
   <si>
     <t>Danantara</t>
   </si>
   <si>
+    <t>SPF</t>
+  </si>
+  <si>
+    <t>Maryland SRA</t>
+  </si>
+  <si>
+    <t>NWF UK</t>
+  </si>
+  <si>
+    <t>PREVI</t>
+  </si>
+  <si>
+    <t>Sarawak</t>
+  </si>
+  <si>
+    <t>Texas MRS</t>
+  </si>
+  <si>
+    <t>ADFD</t>
+  </si>
+  <si>
     <t>n.a.</t>
   </si>
   <si>
-    <t>SPF</t>
-[...14 lines deleted...]
-    <t>Texas MRS</t>
+    <t>AP2</t>
+  </si>
+  <si>
+    <t>AP3</t>
+  </si>
+  <si>
+    <t>AP4</t>
+  </si>
+  <si>
+    <t>CareSuper</t>
+  </si>
+  <si>
+    <t>EDGE</t>
+  </si>
+  <si>
+    <t>FRC</t>
+  </si>
+  <si>
+    <t>JIC</t>
+  </si>
+  <si>
+    <t>LGPS Central</t>
+  </si>
+  <si>
+    <t>Mutapa IF</t>
+  </si>
+  <si>
+    <t>NDFT</t>
+  </si>
+  <si>
+    <t>NEST</t>
+  </si>
+  <si>
+    <t>VSS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1082,4445 +1109,4496 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
         <v>6</v>
       </c>
       <c r="C2">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D2">
         <v>4</v>
       </c>
       <c r="E2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E3">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D4">
         <v>2</v>
       </c>
       <c r="E4">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C5">
         <v>2</v>
       </c>
       <c r="D5">
         <v>2</v>
       </c>
       <c r="E5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6">
         <v>5</v>
       </c>
       <c r="C6">
         <v>2</v>
       </c>
       <c r="E6">
         <v>7</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B7">
         <v>8</v>
       </c>
       <c r="C7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>9</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8">
         <v>4</v>
       </c>
       <c r="E8">
         <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B9">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C9">
         <v>10</v>
       </c>
       <c r="D9">
         <v>4</v>
       </c>
       <c r="E9">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10">
+        <v>7</v>
+      </c>
+      <c r="C10">
+        <v>1</v>
+      </c>
+      <c r="D10">
+        <v>1</v>
+      </c>
+      <c r="E10">
+        <v>9</v>
+      </c>
+      <c r="F10" t="s">
         <v>26</v>
       </c>
-      <c r="B10">
-[...11 lines deleted...]
-      <c r="F10" t="s">
+      <c r="G10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
         <v>27</v>
       </c>
-      <c r="G10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:7">
       <c r="B11">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E11">
-        <v>22</v>
+        <v>4</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>29</v>
       </c>
       <c r="B12">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="C12">
+        <v>10</v>
       </c>
       <c r="D12">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B13">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C13">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E13">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F13" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B14">
         <v>8</v>
       </c>
       <c r="C14">
         <v>9</v>
       </c>
       <c r="D14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E14">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B15">
         <v>9</v>
       </c>
       <c r="C15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E15">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G15" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>9</v>
+      </c>
+      <c r="C16">
+        <v>10</v>
+      </c>
+      <c r="D16">
+        <v>5</v>
+      </c>
+      <c r="E16">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G16" t="s">
         <v>36</v>
-      </c>
-[...16 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>37</v>
       </c>
       <c r="B17">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C17">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D17">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E17">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
       <c r="G17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D18">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E18">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19">
+        <v>10</v>
+      </c>
+      <c r="C19">
+        <v>10</v>
+      </c>
+      <c r="D19">
+        <v>5</v>
+      </c>
+      <c r="E19">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" t="s">
         <v>41</v>
-      </c>
-[...16 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B20">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C20">
         <v>10</v>
       </c>
       <c r="D20">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E20">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="G20" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B21">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E21">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="F21" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="G21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B22">
+        <v>7</v>
+      </c>
+      <c r="C22">
+        <v>7</v>
+      </c>
+      <c r="D22">
         <v>2</v>
       </c>
       <c r="E22">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="F22" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G22" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>9</v>
+      </c>
+      <c r="C23">
+        <v>9</v>
+      </c>
+      <c r="D23">
+        <v>4</v>
+      </c>
+      <c r="E23">
+        <v>22</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B23">
-[...18 lines deleted...]
-    <row r="24" spans="1:7">
       <c r="B24">
         <v>8</v>
       </c>
       <c r="C24">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D24">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E24">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>49</v>
       </c>
       <c r="G24" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C25">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D25">
         <v>3</v>
       </c>
       <c r="E25">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="G25" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C26">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E26">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F26" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G26" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:7">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
       <c r="B27">
         <v>8</v>
       </c>
       <c r="C27">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D27">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E27">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G27" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
       <c r="B28">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C28">
-        <v>3</v>
+        <v>6</v>
+      </c>
+      <c r="D28">
+        <v>2</v>
       </c>
       <c r="E28">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C29">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D29">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E29">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G29" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
         <v>10</v>
       </c>
       <c r="C30">
         <v>10</v>
       </c>
       <c r="D30">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E30">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F30" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="G30" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C31">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D31">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E31">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F31" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="G31" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="32" spans="1:7">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
       <c r="B32">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D32">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E32">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
         <v>16</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B33">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C33">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D33">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E33">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F33" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G33" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B34">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D34">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E34">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F34" t="s">
-        <v>59</v>
+        <v>38</v>
       </c>
       <c r="G34" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B35">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C35">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="G35" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B36">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
       <c r="D36">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B37">
         <v>9</v>
       </c>
+      <c r="C37">
+        <v>2</v>
+      </c>
       <c r="D37">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B38">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C38">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D38">
         <v>5</v>
       </c>
       <c r="E38">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F38" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="G38" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B39">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D39">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E39">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F39" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G39" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B40">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="C40">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D40">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E40">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F40" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="G40" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
+        <v>70</v>
+      </c>
+      <c r="B41">
+        <v>7</v>
+      </c>
+      <c r="C41">
+        <v>3</v>
+      </c>
+      <c r="D41">
+        <v>2</v>
+      </c>
+      <c r="E41">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B42">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D42">
         <v>3</v>
       </c>
       <c r="E42">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="G42" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B43">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C43">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D43">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E43">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F43" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G43" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B44">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C44">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E44">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="G44" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B45">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C45">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="G45" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B46">
-        <v>7</v>
+        <v>6</v>
+      </c>
+      <c r="C46">
+        <v>6</v>
+      </c>
+      <c r="D46">
+        <v>3</v>
       </c>
       <c r="E46">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="F46" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G46" t="s">
-        <v>19</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B47">
         <v>7</v>
       </c>
-      <c r="C47">
-[...1 lines deleted...]
-      </c>
       <c r="D47">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E47">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="G47" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B48">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D48">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E48">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="G48" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B49">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E49">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="G49" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B50">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E50">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F50" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="G50" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B51">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="C51">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E51">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F51" t="s">
-        <v>8</v>
+        <v>68</v>
       </c>
       <c r="G51" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B52">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E52">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F52" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="G52" t="s">
-        <v>12</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B53">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C53">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E53">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F53" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="G53" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>86</v>
+      </c>
       <c r="B54">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D54">
+        <v>1</v>
+      </c>
+      <c r="E54">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B55">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="D55">
+        <v>2</v>
       </c>
       <c r="E55">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="G55" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B56">
-        <v>4</v>
+        <v>6</v>
+      </c>
+      <c r="C56">
+        <v>3</v>
+      </c>
+      <c r="D56">
+        <v>1</v>
       </c>
       <c r="E56">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>30</v>
+        <v>88</v>
       </c>
       <c r="G56" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="B57">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C57">
-        <v>5</v>
+        <v>1</v>
+      </c>
+      <c r="D57">
+        <v>3</v>
       </c>
       <c r="E57">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="G57" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B58">
-        <v>5</v>
+        <v>9</v>
+      </c>
+      <c r="C58">
+        <v>2</v>
+      </c>
+      <c r="D58">
+        <v>3</v>
       </c>
       <c r="E58">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B59">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C59">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D59">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E59">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="F59" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="G59" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B60">
-        <v>3</v>
+        <v>10</v>
+      </c>
+      <c r="C60">
+        <v>10</v>
+      </c>
+      <c r="D60">
+        <v>5</v>
       </c>
       <c r="E60">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F60" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B61">
-        <v>9</v>
+        <v>6</v>
+      </c>
+      <c r="C61">
+        <v>6</v>
       </c>
       <c r="D61">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E61">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F61" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="G61" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B62">
         <v>6</v>
       </c>
       <c r="C62">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
         <v>16</v>
       </c>
-      <c r="F62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>96</v>
+      </c>
       <c r="B63">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C63">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D63">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E63">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F63" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="G63" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="B64">
         <v>8</v>
       </c>
       <c r="C64">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D64">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E64">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="F64" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G64" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>98</v>
+      </c>
       <c r="B65">
+        <v>10</v>
+      </c>
+      <c r="C65">
+        <v>8</v>
+      </c>
+      <c r="D65">
         <v>4</v>
       </c>
-      <c r="C65">
-[...1 lines deleted...]
-      </c>
       <c r="E65">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F65" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="G65" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="B66">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C66">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D66">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E66">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="F66" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G66" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B67">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C67">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D67">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E67">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="G67" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="B68">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="D68">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E68">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F68" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G68" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B69">
         <v>6</v>
       </c>
       <c r="C69">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D69">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E69">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="G69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B70">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C70">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E70">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
       <c r="G70" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B71">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C71">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D71">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E71">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F71" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G71" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="B72">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C72">
         <v>9</v>
       </c>
       <c r="D72">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E72">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F72" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G72" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B73">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C73">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="D73">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E73">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="G73" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B74">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C74">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D74">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E74">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F74" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G74" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B75">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C75">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D75">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E75">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F75" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="G75" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B76">
-        <v>7</v>
+        <v>9</v>
+      </c>
+      <c r="C76">
+        <v>10</v>
       </c>
       <c r="D76">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E76">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="F76" t="s">
-        <v>94</v>
+        <v>35</v>
       </c>
       <c r="G76" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B77">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C77">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D77">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E77">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F77" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="G77" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B78">
         <v>9</v>
       </c>
       <c r="C78">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D78">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E78">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F78" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="G78" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B79">
         <v>9</v>
       </c>
       <c r="C79">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D79">
         <v>2</v>
       </c>
       <c r="E79">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F79" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G79" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B80">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C80">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E80">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="F80" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B81">
+        <v>9</v>
+      </c>
+      <c r="C81">
+        <v>10</v>
+      </c>
+      <c r="D81">
         <v>4</v>
       </c>
-      <c r="C81">
-[...1 lines deleted...]
-      </c>
       <c r="E81">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="F81" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="G81" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="B82">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C82">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D82">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F82" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="G82" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B83">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C83">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D83">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E83">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F83" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G83" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B84">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C84">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="D84">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E84">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="G84" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B85">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C85">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D85">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E85">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="F85" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="G85" t="s">
-        <v>94</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B86">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C86">
         <v>10</v>
       </c>
       <c r="D86">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E86">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F86" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G86" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B87">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C87">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="D87">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E87">
         <v>13</v>
       </c>
       <c r="F87" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G87" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B88">
+        <v>6</v>
+      </c>
+      <c r="C88">
+        <v>7</v>
+      </c>
+      <c r="D88">
         <v>4</v>
       </c>
-      <c r="C88">
-[...1 lines deleted...]
-      </c>
       <c r="E88">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G88" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B89">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E89">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F89" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G89" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B90">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C90">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D90">
         <v>3</v>
       </c>
       <c r="E90">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F90" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G90" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B91">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C91">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D91">
         <v>3</v>
       </c>
       <c r="E91">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F91" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G91" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B92">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C92">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D92">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E92">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="G92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B93">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C93">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D93">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E93">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F93" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="G93" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B94">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C94">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D94">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E94">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F94" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="G94" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B95">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C95">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D95">
         <v>2</v>
       </c>
       <c r="E95">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F95" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="G95" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B96">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C96">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D96">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E96">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B97">
+        <v>8</v>
+      </c>
+      <c r="C97">
+        <v>8</v>
+      </c>
+      <c r="D97">
         <v>3</v>
       </c>
       <c r="E97">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="F97" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="G97" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B98">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C98">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D98">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E98">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98" t="s">
-        <v>127</v>
+        <v>9</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B99">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C99">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E99">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F99" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="G99" t="s">
-        <v>12</v>
+        <v>85</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B100">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C100">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D100">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E100">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F100" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="G100" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B101">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C101">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D101">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E101">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F101" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G101" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B102">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C102">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E102">
         <v>13</v>
       </c>
       <c r="F102" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G102" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B103">
-        <v>3</v>
+        <v>9</v>
+      </c>
+      <c r="C103">
+        <v>9</v>
+      </c>
+      <c r="D103">
+        <v>5</v>
       </c>
       <c r="E103">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="F103" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="G103" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>138</v>
+      </c>
       <c r="B104">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C104">
         <v>3</v>
       </c>
       <c r="D104">
         <v>2</v>
       </c>
       <c r="E104">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F104" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G104" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B105">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C105">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D105">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E105">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F105" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="G105" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B106">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D106">
         <v>2</v>
       </c>
       <c r="E106">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F106" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="G106" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B107">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="C107">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E107">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="F107" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="G107" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B108">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C108">
         <v>2</v>
       </c>
       <c r="D108">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E108">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B109">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C109">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D109">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E109">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F109" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G109" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B110">
         <v>9</v>
       </c>
       <c r="C110">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="D110">
         <v>4</v>
       </c>
       <c r="E110">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F110" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="G110" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B111">
         <v>5</v>
       </c>
       <c r="C111">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E111">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F111" t="s">
-        <v>94</v>
+        <v>75</v>
       </c>
       <c r="G111" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B112">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C112">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D112">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E112">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="G112" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B113">
         <v>9</v>
       </c>
       <c r="C113">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D113">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E113">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F113" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G113" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B114">
-        <v>3</v>
+        <v>8</v>
+      </c>
+      <c r="C114">
+        <v>1</v>
       </c>
       <c r="D114">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E114">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="G114" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B115">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D115">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E115">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F115" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="G115" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B116">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>10</v>
+      </c>
+      <c r="D116">
+        <v>5</v>
       </c>
       <c r="E116">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="F116" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="G116" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B117">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C117">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D117">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E117">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="G117" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B118">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="C118">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E118">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F118" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="G118" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>153</v>
+      </c>
+      <c r="B119">
+        <v>8</v>
+      </c>
+      <c r="C119">
+        <v>10</v>
+      </c>
+      <c r="D119">
+        <v>1</v>
+      </c>
+      <c r="E119">
         <v>19</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="F119" t="s">
-        <v>9</v>
+        <v>59</v>
       </c>
       <c r="G119" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B120">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C120">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D120">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E120">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F120" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G120" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B121">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C121">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D121">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E121">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F121" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="G121" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B122">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C122">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D122">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E122">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F122" t="s">
-        <v>8</v>
+        <v>43</v>
       </c>
       <c r="G122" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B123">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C123">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D123">
         <v>1</v>
       </c>
       <c r="E123">
         <v>13</v>
       </c>
       <c r="F123" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="G123" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="B124">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C124">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D124">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E124">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F124" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="G124" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="B125">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C125">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D125">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E125">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="F125" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G125" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B126">
         <v>9</v>
       </c>
+      <c r="C126">
+        <v>5</v>
+      </c>
       <c r="D126">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E126">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F126" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="G126" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B127">
         <v>10</v>
       </c>
       <c r="C127">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D127">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E127">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F127" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G127" t="s">
-        <v>42</v>
+        <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="B128">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C128">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D128">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E128">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="F128" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="G128" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B129">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
+      <c r="D129">
+        <v>1</v>
+      </c>
       <c r="E129">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F129" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="G129" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B130">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C130">
         <v>10</v>
       </c>
       <c r="D130">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E130">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="G130" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B131">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C131">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D131">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E131">
         <v>22</v>
       </c>
       <c r="F131" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B132">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C132">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E132">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="G132" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="B133">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C133">
         <v>10</v>
       </c>
       <c r="D133">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E133">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F133" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="G133" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B134">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C134">
         <v>7</v>
       </c>
       <c r="D134">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E134">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G134" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B135">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C135">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D135">
         <v>5</v>
       </c>
       <c r="E135">
         <v>23</v>
       </c>
       <c r="F135" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="G135" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B136">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C136">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D136">
         <v>4</v>
       </c>
       <c r="E136">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F136" t="s">
-        <v>25</v>
+        <v>59</v>
       </c>
       <c r="G136" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="B137">
         <v>9</v>
       </c>
       <c r="C137">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D137">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E137">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F137" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="G137" t="s">
-        <v>9</v>
+        <v>49</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B138">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C138">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D138">
         <v>2</v>
       </c>
       <c r="E138">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F138" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G138" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B139">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C139">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D139">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E139">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F139" t="s">
+        <v>20</v>
+      </c>
+      <c r="G139" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>167</v>
+        <v>174</v>
       </c>
       <c r="B140">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D140">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E140">
         <v>11</v>
       </c>
       <c r="F140" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="G140" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B141">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C141">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D141">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E141">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F141" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="G141" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B142">
         <v>10</v>
       </c>
       <c r="C142">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D142">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E142">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="F142" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="G142" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B143">
         <v>7</v>
       </c>
       <c r="C143">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D143">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E143">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F143" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="G143" t="s">
-        <v>23</v>
+        <v>68</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B144">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C144">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D144">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E144">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F144" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="G144" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B145">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C145">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D145">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E145">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F145" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G145" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B146">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D146">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E146">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="F146" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G146" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B147">
+        <v>5</v>
+      </c>
+      <c r="C147">
         <v>7</v>
       </c>
-      <c r="C147">
-[...1 lines deleted...]
-      </c>
       <c r="D147">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E147">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F147" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G147" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B148">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C148">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D148">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E148">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F148" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="G148" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B149">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C149">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D149">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E149">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="F149" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G149" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B150">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C150">
         <v>10</v>
       </c>
       <c r="D150">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E150">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F150" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="G150" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B151">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>3</v>
+      </c>
+      <c r="C151">
+        <v>1</v>
       </c>
       <c r="E151">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="F151" t="s">
-        <v>59</v>
+        <v>28</v>
       </c>
       <c r="G151" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="B152">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C152">
+        <v>2</v>
+      </c>
+      <c r="E152">
         <v>6</v>
       </c>
-      <c r="D152">
-[...4 lines deleted...]
-      </c>
       <c r="F152" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="G152" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="B153">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="C153">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D153">
         <v>3</v>
       </c>
       <c r="E153">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F153" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
       <c r="G153" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="B154">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C154">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D154">
         <v>2</v>
       </c>
       <c r="E154">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B155">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="C155">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E155">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="G155" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="B156">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C156">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="D156">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E156">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="F156" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="G156" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="B157">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E157">
         <v>7</v>
       </c>
       <c r="F157" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="G157" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B158">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C158">
         <v>7</v>
       </c>
       <c r="D158">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E158">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F158" t="s">
-        <v>62</v>
+        <v>20</v>
       </c>
       <c r="G158" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="B159">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C159">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D159">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E159">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F159" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G159" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B160">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="C160">
-        <v>1</v>
+        <v>6</v>
+      </c>
+      <c r="D160">
+        <v>2</v>
       </c>
       <c r="E160">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F160" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G160" t="s">
-        <v>188</v>
+        <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B161">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="C161">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D161">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E161">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="F161" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="G161" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B162">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
+      <c r="D162">
+        <v>4</v>
+      </c>
       <c r="E162">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F162" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G162" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B163">
+        <v>7</v>
+      </c>
+      <c r="C163">
+        <v>9</v>
+      </c>
+      <c r="D163">
         <v>4</v>
       </c>
-      <c r="C163">
-[...1 lines deleted...]
-      </c>
       <c r="E163">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F163" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G163" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B164">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="C164">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D164">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E164">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F164" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="G164" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="B165">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C165">
         <v>1</v>
       </c>
       <c r="D165">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E165">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F165" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G165" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B166">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="C166">
+        <v>9</v>
+      </c>
+      <c r="D166">
         <v>2</v>
       </c>
       <c r="E166">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="F166" t="s">
-        <v>11</v>
+        <v>75</v>
       </c>
       <c r="G166" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B167">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C167">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="D167">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E167">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F167" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G167" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B168">
         <v>5</v>
       </c>
+      <c r="C168">
+        <v>4</v>
+      </c>
+      <c r="D168">
+        <v>1</v>
+      </c>
       <c r="E168">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F168" t="s">
-        <v>42</v>
+        <v>88</v>
       </c>
       <c r="G168" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:7">
+      <c r="A169" t="s">
+        <v>204</v>
+      </c>
       <c r="B169">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E169">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F169" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="G169" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B170">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C170">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D170">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E170">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F170" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G170" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="B171">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="C171">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E171">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F171" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="G171" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="B172">
         <v>8</v>
       </c>
       <c r="C172">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D172">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E172">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F172" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="G172" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="B173">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C173">
         <v>1</v>
       </c>
       <c r="D173">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E173">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F173" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G173" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="B174">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C174">
         <v>1</v>
       </c>
       <c r="D174">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E174">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="G174" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="B175">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C175">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D175">
         <v>4</v>
       </c>
       <c r="E175">
         <v>22</v>
       </c>
       <c r="F175" t="s">
+        <v>24</v>
+      </c>
+      <c r="G175" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B176">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="C176">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D176">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E176">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F176" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="G176" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="B177">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C177">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D177">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E177">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F177" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G177" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B178">
-        <v>9</v>
+        <v>10</v>
+      </c>
+      <c r="C178">
+        <v>1</v>
       </c>
       <c r="D178">
         <v>3</v>
       </c>
       <c r="E178">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F178" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="G178" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B179">
         <v>9</v>
       </c>
       <c r="C179">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="D179">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E179">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F179" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="G179" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="B180">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C180">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D180">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E180">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F180" t="s">
-        <v>94</v>
+        <v>20</v>
       </c>
       <c r="G180" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="B181">
-        <v>7</v>
+        <v>5</v>
+      </c>
+      <c r="C181">
+        <v>3</v>
       </c>
       <c r="D181">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E181">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="G181" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B182">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="D182">
         <v>2</v>
       </c>
       <c r="E182">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F182" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="G182" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="B183">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C183">
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="D183">
+        <v>1</v>
       </c>
       <c r="E183">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F183" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G183" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="B184">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C184">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D184">
         <v>3</v>
       </c>
       <c r="E184">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F184" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="G184" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B185">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C185">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D185">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E185">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F185" t="s">
-        <v>57</v>
+        <v>14</v>
       </c>
       <c r="G185" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B186">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C186">
         <v>1</v>
       </c>
-      <c r="D186">
-[...1 lines deleted...]
-      </c>
       <c r="E186">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F186" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G186" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="187" spans="1:7">
+      <c r="A187" t="s">
+        <v>222</v>
+      </c>
       <c r="B187">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C187">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D187">
         <v>2</v>
       </c>
       <c r="E187">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="G187" t="s">
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B188">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C188">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E188">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F188" t="s">
-        <v>21</v>
+        <v>60</v>
       </c>
       <c r="G188" t="s">
-        <v>33</v>
+        <v>224</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="B189">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C189">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D189">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E189">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F189" t="s">
-        <v>94</v>
+        <v>40</v>
       </c>
       <c r="G189" t="s">
-        <v>33</v>
+        <v>224</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B190">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C190">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="D190">
         <v>2</v>
       </c>
       <c r="E190">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F190" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="G190" t="s">
-        <v>12</v>
+        <v>224</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="B191">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C191">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D191">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E191">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F191" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G191" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B192">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C192">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D192">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E192">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>38</v>
       </c>
       <c r="G192" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="B193">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="C193">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D193">
         <v>1</v>
       </c>
       <c r="E193">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F193" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="G193" t="s">
-        <v>19</v>
+        <v>224</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B194">
+        <v>4</v>
+      </c>
+      <c r="C194">
         <v>1</v>
       </c>
       <c r="E194">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F194" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="G194" t="s">
-        <v>221</v>
+        <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="B195">
+        <v>5</v>
+      </c>
+      <c r="D195">
         <v>1</v>
       </c>
       <c r="E195">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F195" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="G195" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B196">
-        <v>2</v>
+        <v>6</v>
+      </c>
+      <c r="C196">
+        <v>1</v>
+      </c>
+      <c r="D196">
+        <v>1</v>
       </c>
       <c r="E196">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F196" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="G196" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="B197">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="C197">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D197">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E197">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F197" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="G197" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
+        <v>233</v>
+      </c>
+      <c r="B198">
+        <v>7</v>
+      </c>
+      <c r="C198">
+        <v>2</v>
+      </c>
+      <c r="D198">
+        <v>1</v>
+      </c>
+      <c r="E198">
+        <v>10</v>
+      </c>
+      <c r="F198" t="s">
+        <v>88</v>
+      </c>
+      <c r="G198" t="s">
         <v>224</v>
-      </c>
-[...16 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="B199">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="C199">
+        <v>6</v>
+      </c>
+      <c r="D199">
+        <v>1</v>
+      </c>
+      <c r="E199">
         <v>7</v>
       </c>
-      <c r="D199">
-[...4 lines deleted...]
-      </c>
       <c r="F199" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G199" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="B200">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="C200">
-        <v>1</v>
+        <v>8</v>
+      </c>
+      <c r="D200">
+        <v>2</v>
       </c>
       <c r="E200">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F200" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="G200" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="B201">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E201">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F201" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="G201" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">