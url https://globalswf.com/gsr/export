--- v5 (2026-05-21)
+++ v6 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>GSR</t>
   </si>
   <si>
     <t>GSR (%)</t>
   </si>
   <si>
     <t>Diff</t>
   </si>
   <si>
     <t>ADIA</t>
   </si>
   <si>
@@ -191,140 +191,140 @@
   <si>
     <t>CalSTRS</t>
   </si>
   <si>
     <t>CBUS</t>
   </si>
   <si>
     <t>CDG</t>
   </si>
   <si>
     <t>CDP Equity</t>
   </si>
   <si>
     <t>La Caisse</t>
   </si>
   <si>
     <t>Chikyoren</t>
   </si>
   <si>
     <t>Chile ESSF-PRF</t>
   </si>
   <si>
     <t>CIC</t>
   </si>
   <si>
+    <t>44%</t>
+  </si>
+  <si>
+    <t>CIF</t>
+  </si>
+  <si>
+    <t>32%</t>
+  </si>
+  <si>
+    <t>COFIDES</t>
+  </si>
+  <si>
+    <t>COPERA</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t>CPF</t>
+  </si>
+  <si>
+    <t>CPP</t>
+  </si>
+  <si>
+    <t>CSC</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>DH</t>
+  </si>
+  <si>
+    <t>DHI</t>
+  </si>
+  <si>
+    <t>DIF</t>
+  </si>
+  <si>
+    <t>EIA</t>
+  </si>
+  <si>
+    <t>EIH</t>
+  </si>
+  <si>
+    <t>EPFO</t>
+  </si>
+  <si>
+    <t>ESSS</t>
+  </si>
+  <si>
+    <t>FAE+FAEP</t>
+  </si>
+  <si>
+    <t>FAP</t>
+  </si>
+  <si>
     <t>76%</t>
   </si>
   <si>
-    <t>32%</t>
-[...55 lines deleted...]
-  <si>
     <t>FEF</t>
   </si>
   <si>
     <t>FFSB</t>
   </si>
   <si>
     <t>FGIS</t>
   </si>
   <si>
     <t>FGR</t>
   </si>
   <si>
     <t>-24%</t>
   </si>
   <si>
     <t>FGS</t>
   </si>
   <si>
     <t>-8%</t>
   </si>
   <si>
-    <t>Chinggis Fund</t>
+    <t>Chinggis SWF</t>
+  </si>
+  <si>
+    <t>40%</t>
   </si>
   <si>
     <t>FEIP+FMPED</t>
   </si>
   <si>
-    <t>40%</t>
-[...1 lines deleted...]
-  <si>
     <t>FONSIS</t>
   </si>
   <si>
     <t>FRTIB</t>
   </si>
   <si>
     <t>FSDEA</t>
   </si>
   <si>
     <t>FTF</t>
   </si>
   <si>
     <t>Future Fund</t>
   </si>
   <si>
     <t>GIC</t>
   </si>
   <si>
     <t>GIIF</t>
   </si>
   <si>
     <t>GOSI</t>
   </si>
   <si>
     <t>GPF</t>
@@ -723,50 +723,53 @@
     <t>CareSuper</t>
   </si>
   <si>
     <t>EDGE</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
     <t>JIC</t>
   </si>
   <si>
     <t>LGPS Central</t>
   </si>
   <si>
     <t>Mutapa IF</t>
   </si>
   <si>
     <t>NDFT</t>
   </si>
   <si>
     <t>NEST</t>
   </si>
   <si>
     <t>VSS</t>
+  </si>
+  <si>
+    <t>Syrian SF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1804,112 +1807,112 @@
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
         <v>9</v>
       </c>
       <c r="D32">
         <v>3</v>
       </c>
       <c r="E32">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C33">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D33">
         <v>5</v>
       </c>
       <c r="E33">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="F33" t="s">
+        <v>24</v>
+      </c>
+      <c r="G33" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B34">
         <v>8</v>
       </c>
       <c r="C34">
         <v>2</v>
       </c>
       <c r="D34">
         <v>5</v>
       </c>
       <c r="E34">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>38</v>
       </c>
       <c r="G34" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C35">
         <v>9</v>
       </c>
       <c r="D35">
         <v>5</v>
       </c>
       <c r="E35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F35" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G35" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
         <v>10</v>
       </c>
       <c r="C36">
         <v>6</v>
       </c>
       <c r="D36">
         <v>2</v>
       </c>
       <c r="E36">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>64</v>
       </c>
       <c r="G36" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2066,140 +2069,140 @@
       </c>
       <c r="E43">
         <v>6</v>
       </c>
       <c r="F43" t="s">
         <v>41</v>
       </c>
       <c r="G43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44">
         <v>6</v>
       </c>
       <c r="C44">
         <v>2</v>
       </c>
       <c r="E44">
         <v>8</v>
       </c>
       <c r="F44" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G44" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
         <v>8</v>
       </c>
       <c r="C45">
         <v>2</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
         <v>11</v>
       </c>
       <c r="F45" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G45" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B46">
         <v>6</v>
       </c>
       <c r="C46">
         <v>6</v>
       </c>
       <c r="D46">
         <v>3</v>
       </c>
       <c r="E46">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>38</v>
       </c>
       <c r="G46" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B47">
         <v>7</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
       <c r="F47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B48">
         <v>10</v>
       </c>
       <c r="C48">
         <v>5</v>
       </c>
       <c r="D48">
         <v>4</v>
       </c>
       <c r="E48">
         <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49">
         <v>3</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>80</v>
@@ -2257,152 +2260,155 @@
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
         <v>3</v>
       </c>
       <c r="C53">
         <v>1</v>
       </c>
       <c r="E53">
         <v>4</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54">
+        <v>7</v>
+      </c>
+      <c r="C54">
         <v>3</v>
       </c>
       <c r="D54">
         <v>1</v>
       </c>
       <c r="E54">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="F54" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="G54" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
+        <v>88</v>
+      </c>
+      <c r="B55">
+        <v>8</v>
+      </c>
+      <c r="D55">
+        <v>2</v>
+      </c>
+      <c r="E55">
+        <v>10</v>
+      </c>
+      <c r="F55" t="s">
         <v>87</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
         <v>6</v>
       </c>
       <c r="C56">
         <v>3</v>
       </c>
       <c r="D56">
         <v>1</v>
       </c>
       <c r="E56">
         <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
         <v>7</v>
       </c>
       <c r="C57">
         <v>1</v>
       </c>
       <c r="D57">
         <v>3</v>
       </c>
       <c r="E57">
         <v>11</v>
       </c>
       <c r="F57" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
         <v>9</v>
       </c>
       <c r="C58">
         <v>2</v>
       </c>
       <c r="D58">
         <v>3</v>
       </c>
       <c r="E58">
         <v>14</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
       <c r="G58" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59">
         <v>9</v>
       </c>
       <c r="C59">
         <v>8</v>
       </c>
       <c r="D59">
         <v>5</v>
       </c>
       <c r="E59">
         <v>22</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
       <c r="G59" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2415,63 +2421,63 @@
       </c>
       <c r="C60">
         <v>10</v>
       </c>
       <c r="D60">
         <v>5</v>
       </c>
       <c r="E60">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>43</v>
       </c>
       <c r="G60" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61">
         <v>6</v>
       </c>
       <c r="C61">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D61">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E61">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F61" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="G61" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62">
         <v>6</v>
       </c>
       <c r="C62">
         <v>4</v>
       </c>
       <c r="D62">
         <v>2</v>
       </c>
       <c r="E62">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>12</v>
       </c>
     </row>
@@ -2562,281 +2568,281 @@
       </c>
       <c r="F66" t="s">
         <v>41</v>
       </c>
       <c r="G66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
         <v>100</v>
       </c>
       <c r="B67">
         <v>6</v>
       </c>
       <c r="C67">
         <v>1</v>
       </c>
       <c r="D67">
         <v>1</v>
       </c>
       <c r="E67">
         <v>8</v>
       </c>
       <c r="F67" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
         <v>101</v>
       </c>
       <c r="B68">
         <v>6</v>
       </c>
       <c r="D68">
         <v>3</v>
       </c>
       <c r="E68">
         <v>9</v>
       </c>
       <c r="F68" t="s">
         <v>26</v>
       </c>
       <c r="G68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
         <v>102</v>
       </c>
       <c r="B69">
         <v>6</v>
       </c>
       <c r="C69">
         <v>2</v>
       </c>
       <c r="D69">
         <v>2</v>
       </c>
       <c r="E69">
         <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G69" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
         <v>103</v>
       </c>
       <c r="B70">
         <v>9</v>
       </c>
       <c r="C70">
         <v>2</v>
       </c>
       <c r="D70">
         <v>1</v>
       </c>
       <c r="E70">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
       <c r="G70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
         <v>104</v>
       </c>
       <c r="B71">
         <v>9</v>
       </c>
       <c r="C71">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D71">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E71">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F71" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="G71" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
         <v>105</v>
       </c>
       <c r="B72">
         <v>8</v>
       </c>
       <c r="C72">
         <v>9</v>
       </c>
       <c r="D72">
         <v>3</v>
       </c>
       <c r="E72">
         <v>20</v>
       </c>
       <c r="F72" t="s">
         <v>20</v>
       </c>
       <c r="G72" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
         <v>106</v>
       </c>
       <c r="B73">
         <v>7</v>
       </c>
       <c r="C73">
         <v>2</v>
       </c>
       <c r="D73">
         <v>2</v>
       </c>
       <c r="E73">
         <v>11</v>
       </c>
       <c r="F73" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G73" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
         <v>107</v>
       </c>
       <c r="B74">
         <v>7</v>
       </c>
       <c r="C74">
         <v>9</v>
       </c>
       <c r="D74">
         <v>5</v>
       </c>
       <c r="E74">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>40</v>
       </c>
       <c r="G74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>108</v>
       </c>
       <c r="B75">
         <v>8</v>
       </c>
       <c r="C75">
         <v>5</v>
       </c>
       <c r="D75">
         <v>5</v>
       </c>
       <c r="E75">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>64</v>
       </c>
       <c r="G75" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
         <v>109</v>
       </c>
       <c r="B76">
         <v>9</v>
       </c>
       <c r="C76">
         <v>10</v>
       </c>
       <c r="D76">
         <v>5</v>
       </c>
       <c r="E76">
         <v>24</v>
       </c>
       <c r="F76" t="s">
         <v>35</v>
       </c>
       <c r="G76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
         <v>110</v>
       </c>
       <c r="B77">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C77">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="D77">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E77">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F77" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="G77" t="s">
-        <v>8</v>
+        <v>49</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
         <v>111</v>
       </c>
       <c r="B78">
         <v>9</v>
       </c>
       <c r="C78">
         <v>10</v>
       </c>
       <c r="D78">
         <v>5</v>
       </c>
       <c r="E78">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>35</v>
       </c>
       <c r="G78" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2904,143 +2910,143 @@
       </c>
       <c r="G81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
         <v>115</v>
       </c>
       <c r="B82">
         <v>9</v>
       </c>
       <c r="C82">
         <v>10</v>
       </c>
       <c r="D82">
         <v>3</v>
       </c>
       <c r="E82">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>24</v>
       </c>
       <c r="G82" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
         <v>116</v>
       </c>
       <c r="B83">
         <v>8</v>
       </c>
       <c r="C83">
         <v>9</v>
       </c>
       <c r="D83">
         <v>3</v>
       </c>
       <c r="E83">
         <v>20</v>
       </c>
       <c r="F83" t="s">
         <v>20</v>
       </c>
       <c r="G83" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
         <v>117</v>
       </c>
       <c r="B84">
         <v>5</v>
       </c>
       <c r="C84">
         <v>3</v>
       </c>
       <c r="D84">
         <v>3</v>
       </c>
       <c r="E84">
         <v>11</v>
       </c>
       <c r="F84" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
         <v>118</v>
       </c>
       <c r="B85">
         <v>9</v>
       </c>
       <c r="C85">
         <v>9</v>
       </c>
       <c r="D85">
         <v>5</v>
       </c>
       <c r="E85">
         <v>23</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
       <c r="G85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
         <v>119</v>
       </c>
       <c r="B86">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C86">
         <v>10</v>
       </c>
       <c r="D86">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E86">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F86" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="G86" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
         <v>120</v>
       </c>
       <c r="B87">
         <v>7</v>
       </c>
       <c r="C87">
         <v>5</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87" t="s">
         <v>68</v>
       </c>
     </row>
@@ -3125,77 +3131,77 @@
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
       <c r="G91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
         <v>126</v>
       </c>
       <c r="B92">
         <v>10</v>
       </c>
       <c r="C92">
         <v>6</v>
       </c>
       <c r="D92">
         <v>3</v>
       </c>
       <c r="E92">
         <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
         <v>127</v>
       </c>
       <c r="B93">
         <v>8</v>
       </c>
       <c r="C93">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D93">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E93">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F93" t="s">
-        <v>64</v>
+        <v>20</v>
       </c>
       <c r="G93" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
         <v>128</v>
       </c>
       <c r="B94">
         <v>10</v>
       </c>
       <c r="C94">
         <v>6</v>
       </c>
       <c r="D94">
         <v>2</v>
       </c>
       <c r="E94">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>64</v>
       </c>
       <c r="G94" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3217,74 +3223,74 @@
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
         <v>130</v>
       </c>
       <c r="B96">
         <v>8</v>
       </c>
       <c r="C96">
         <v>1</v>
       </c>
       <c r="D96">
         <v>1</v>
       </c>
       <c r="E96">
         <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
         <v>131</v>
       </c>
       <c r="B97">
         <v>8</v>
       </c>
       <c r="C97">
         <v>8</v>
       </c>
       <c r="D97">
         <v>3</v>
       </c>
       <c r="E97">
         <v>19</v>
       </c>
       <c r="F97" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
         <v>132</v>
       </c>
       <c r="B98">
         <v>8</v>
       </c>
       <c r="C98">
         <v>2</v>
       </c>
       <c r="D98">
         <v>3</v>
       </c>
       <c r="E98">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98" t="s">
@@ -3363,106 +3369,106 @@
       </c>
       <c r="B102">
         <v>9</v>
       </c>
       <c r="C102">
         <v>1</v>
       </c>
       <c r="D102">
         <v>3</v>
       </c>
       <c r="E102">
         <v>13</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
         <v>137</v>
       </c>
       <c r="B103">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C103">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D103">
         <v>5</v>
       </c>
       <c r="E103">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F103" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="G103" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
         <v>138</v>
       </c>
       <c r="B104">
         <v>3</v>
       </c>
       <c r="D104">
         <v>2</v>
       </c>
       <c r="E104">
         <v>5</v>
       </c>
       <c r="F104" t="s">
         <v>68</v>
       </c>
       <c r="G104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
         <v>139</v>
       </c>
       <c r="B105">
         <v>8</v>
       </c>
       <c r="C105">
         <v>1</v>
       </c>
       <c r="D105">
         <v>2</v>
       </c>
       <c r="E105">
         <v>11</v>
       </c>
       <c r="F105" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G105" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
         <v>140</v>
       </c>
       <c r="B106">
         <v>4</v>
       </c>
       <c r="C106">
         <v>3</v>
       </c>
       <c r="D106">
         <v>2</v>
       </c>
       <c r="E106">
         <v>9</v>
       </c>
       <c r="F106" t="s">
         <v>26</v>
       </c>
       <c r="G106" t="s">
@@ -3547,51 +3553,51 @@
       </c>
       <c r="E110">
         <v>13</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
         <v>145</v>
       </c>
       <c r="B111">
         <v>5</v>
       </c>
       <c r="C111">
         <v>6</v>
       </c>
       <c r="E111">
         <v>11</v>
       </c>
       <c r="F111" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
         <v>146</v>
       </c>
       <c r="B112">
         <v>8</v>
       </c>
       <c r="C112">
         <v>3</v>
       </c>
       <c r="D112">
         <v>1</v>
       </c>
       <c r="E112">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
@@ -3616,51 +3622,51 @@
       </c>
       <c r="F113" t="s">
         <v>20</v>
       </c>
       <c r="G113" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
         <v>148</v>
       </c>
       <c r="B114">
         <v>8</v>
       </c>
       <c r="C114">
         <v>1</v>
       </c>
       <c r="D114">
         <v>2</v>
       </c>
       <c r="E114">
         <v>11</v>
       </c>
       <c r="F114" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
         <v>149</v>
       </c>
       <c r="B115">
         <v>8</v>
       </c>
       <c r="D115">
         <v>1</v>
       </c>
       <c r="E115">
         <v>9</v>
       </c>
       <c r="F115" t="s">
         <v>26</v>
       </c>
       <c r="G115" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3682,94 +3688,94 @@
       </c>
       <c r="F116" t="s">
         <v>43</v>
       </c>
       <c r="G116" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
         <v>151</v>
       </c>
       <c r="B117">
         <v>5</v>
       </c>
       <c r="C117">
         <v>1</v>
       </c>
       <c r="D117">
         <v>2</v>
       </c>
       <c r="E117">
         <v>8</v>
       </c>
       <c r="F117" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G117" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>152</v>
       </c>
       <c r="B118">
         <v>3</v>
       </c>
       <c r="C118">
         <v>1</v>
       </c>
       <c r="E118">
         <v>4</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
         <v>153</v>
       </c>
       <c r="B119">
         <v>8</v>
       </c>
       <c r="C119">
         <v>10</v>
       </c>
       <c r="D119">
         <v>1</v>
       </c>
       <c r="E119">
         <v>19</v>
       </c>
       <c r="F119" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G119" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
         <v>154</v>
       </c>
       <c r="B120">
         <v>9</v>
       </c>
       <c r="C120">
         <v>9</v>
       </c>
       <c r="D120">
         <v>2</v>
       </c>
       <c r="E120">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>20</v>
       </c>
       <c r="G120" t="s">
@@ -3828,66 +3834,66 @@
       </c>
       <c r="B123">
         <v>5</v>
       </c>
       <c r="C123">
         <v>7</v>
       </c>
       <c r="D123">
         <v>1</v>
       </c>
       <c r="E123">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
         <v>158</v>
       </c>
       <c r="B124">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C124">
         <v>9</v>
       </c>
       <c r="D124">
         <v>5</v>
       </c>
       <c r="E124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F124" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="G124" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>159</v>
       </c>
       <c r="B125">
         <v>9</v>
       </c>
       <c r="C125">
         <v>10</v>
       </c>
       <c r="D125">
         <v>4</v>
       </c>
       <c r="E125">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>33</v>
       </c>
       <c r="G125" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3955,51 +3961,51 @@
       </c>
       <c r="F128" t="s">
         <v>40</v>
       </c>
       <c r="G128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
         <v>163</v>
       </c>
       <c r="B129">
         <v>9</v>
       </c>
       <c r="C129">
         <v>1</v>
       </c>
       <c r="D129">
         <v>1</v>
       </c>
       <c r="E129">
         <v>11</v>
       </c>
       <c r="F129" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
         <v>164</v>
       </c>
       <c r="B130">
         <v>10</v>
       </c>
       <c r="C130">
         <v>10</v>
       </c>
       <c r="D130">
         <v>5</v>
       </c>
       <c r="E130">
         <v>25</v>
       </c>
       <c r="F130" t="s">
         <v>43</v>
       </c>
       <c r="G130" t="s">
@@ -4021,51 +4027,51 @@
       </c>
       <c r="E131">
         <v>22</v>
       </c>
       <c r="F131" t="s">
         <v>24</v>
       </c>
       <c r="G131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
         <v>166</v>
       </c>
       <c r="B132">
         <v>6</v>
       </c>
       <c r="C132">
         <v>2</v>
       </c>
       <c r="E132">
         <v>8</v>
       </c>
       <c r="F132" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
         <v>167</v>
       </c>
       <c r="B133">
         <v>8</v>
       </c>
       <c r="C133">
         <v>10</v>
       </c>
       <c r="D133">
         <v>4</v>
       </c>
       <c r="E133">
         <v>22</v>
       </c>
       <c r="F133" t="s">
         <v>24</v>
       </c>
       <c r="G133" t="s">
@@ -4113,140 +4119,140 @@
       </c>
       <c r="F135" t="s">
         <v>33</v>
       </c>
       <c r="G135" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
         <v>170</v>
       </c>
       <c r="B136">
         <v>7</v>
       </c>
       <c r="C136">
         <v>8</v>
       </c>
       <c r="D136">
         <v>4</v>
       </c>
       <c r="E136">
         <v>19</v>
       </c>
       <c r="F136" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G136" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
         <v>171</v>
       </c>
       <c r="B137">
         <v>9</v>
       </c>
       <c r="C137">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D137">
         <v>5</v>
       </c>
       <c r="E137">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F137" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G137" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
         <v>172</v>
       </c>
       <c r="B138">
         <v>8</v>
       </c>
       <c r="C138">
         <v>10</v>
       </c>
       <c r="D138">
         <v>2</v>
       </c>
       <c r="E138">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>20</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
         <v>173</v>
       </c>
       <c r="B139">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C139">
         <v>10</v>
       </c>
       <c r="D139">
         <v>3</v>
       </c>
       <c r="E139">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F139" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G139" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
         <v>174</v>
       </c>
       <c r="B140">
         <v>8</v>
       </c>
       <c r="D140">
         <v>3</v>
       </c>
       <c r="E140">
         <v>11</v>
       </c>
       <c r="F140" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G140" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
         <v>175</v>
       </c>
       <c r="B141">
         <v>8</v>
       </c>
       <c r="C141">
         <v>7</v>
       </c>
       <c r="D141">
         <v>3</v>
       </c>
       <c r="E141">
         <v>18</v>
       </c>
       <c r="F141" t="s">
         <v>64</v>
       </c>
       <c r="G141" t="s">
@@ -4601,51 +4607,51 @@
       </c>
       <c r="G157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
         <v>193</v>
       </c>
       <c r="B158">
         <v>9</v>
       </c>
       <c r="C158">
         <v>7</v>
       </c>
       <c r="D158">
         <v>4</v>
       </c>
       <c r="E158">
         <v>20</v>
       </c>
       <c r="F158" t="s">
         <v>20</v>
       </c>
       <c r="G158" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
         <v>194</v>
       </c>
       <c r="B159">
         <v>9</v>
       </c>
       <c r="C159">
         <v>4</v>
       </c>
       <c r="D159">
         <v>1</v>
       </c>
       <c r="E159">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>22</v>
       </c>
       <c r="G159" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4667,51 +4673,51 @@
       </c>
       <c r="F160" t="s">
         <v>38</v>
       </c>
       <c r="G160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
         <v>196</v>
       </c>
       <c r="B161">
         <v>7</v>
       </c>
       <c r="C161">
         <v>1</v>
       </c>
       <c r="D161">
         <v>2</v>
       </c>
       <c r="E161">
         <v>10</v>
       </c>
       <c r="F161" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G161" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
         <v>197</v>
       </c>
       <c r="B162">
         <v>10</v>
       </c>
       <c r="C162">
         <v>1</v>
       </c>
       <c r="D162">
         <v>4</v>
       </c>
       <c r="E162">
         <v>15</v>
       </c>
       <c r="F162" t="s">
         <v>38</v>
       </c>
       <c r="G162" t="s">
@@ -4779,143 +4785,143 @@
       </c>
       <c r="E165">
         <v>14</v>
       </c>
       <c r="F165" t="s">
         <v>22</v>
       </c>
       <c r="G165" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
         <v>201</v>
       </c>
       <c r="B166">
         <v>9</v>
       </c>
       <c r="D166">
         <v>2</v>
       </c>
       <c r="E166">
         <v>11</v>
       </c>
       <c r="F166" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
         <v>202</v>
       </c>
       <c r="B167">
         <v>9</v>
       </c>
       <c r="C167">
         <v>2</v>
       </c>
       <c r="D167">
         <v>3</v>
       </c>
       <c r="E167">
         <v>14</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
         <v>203</v>
       </c>
       <c r="B168">
         <v>5</v>
       </c>
       <c r="C168">
         <v>4</v>
       </c>
       <c r="D168">
         <v>1</v>
       </c>
       <c r="E168">
         <v>10</v>
       </c>
       <c r="F168" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G168" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
         <v>204</v>
       </c>
       <c r="B169">
         <v>7</v>
       </c>
       <c r="D169">
         <v>3</v>
       </c>
       <c r="E169">
         <v>10</v>
       </c>
       <c r="F169" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
         <v>205</v>
       </c>
       <c r="B170">
         <v>8</v>
       </c>
       <c r="C170">
         <v>9</v>
       </c>
       <c r="D170">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E170">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F170" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G170" t="s">
-        <v>14</v>
+        <v>49</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
         <v>206</v>
       </c>
       <c r="B171">
         <v>2</v>
       </c>
       <c r="C171">
         <v>2</v>
       </c>
       <c r="E171">
         <v>4</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
         <v>207</v>
@@ -5003,51 +5009,51 @@
       </c>
       <c r="F175" t="s">
         <v>24</v>
       </c>
       <c r="G175" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
         <v>211</v>
       </c>
       <c r="B176">
         <v>5</v>
       </c>
       <c r="C176">
         <v>4</v>
       </c>
       <c r="D176">
         <v>2</v>
       </c>
       <c r="E176">
         <v>11</v>
       </c>
       <c r="F176" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G176" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
         <v>212</v>
       </c>
       <c r="B177">
         <v>8</v>
       </c>
       <c r="C177">
         <v>7</v>
       </c>
       <c r="D177">
         <v>2</v>
       </c>
       <c r="E177">
         <v>17</v>
       </c>
       <c r="F177" t="s">
         <v>49</v>
       </c>
       <c r="G177" t="s">
@@ -5118,51 +5124,51 @@
       </c>
       <c r="F180" t="s">
         <v>20</v>
       </c>
       <c r="G180" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
         <v>216</v>
       </c>
       <c r="B181">
         <v>5</v>
       </c>
       <c r="C181">
         <v>3</v>
       </c>
       <c r="D181">
         <v>2</v>
       </c>
       <c r="E181">
         <v>10</v>
       </c>
       <c r="F181" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="G181" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
         <v>217</v>
       </c>
       <c r="B182">
         <v>3</v>
       </c>
       <c r="D182">
         <v>2</v>
       </c>
       <c r="E182">
         <v>5</v>
       </c>
       <c r="F182" t="s">
         <v>68</v>
       </c>
       <c r="G182" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5270,51 +5276,51 @@
       </c>
       <c r="E187">
         <v>12</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
         <v>223</v>
       </c>
       <c r="B188">
         <v>5</v>
       </c>
       <c r="C188">
         <v>3</v>
       </c>
       <c r="E188">
         <v>8</v>
       </c>
       <c r="F188" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G188" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
         <v>225</v>
       </c>
       <c r="B189">
         <v>9</v>
       </c>
       <c r="C189">
         <v>10</v>
       </c>
       <c r="D189">
         <v>2</v>
       </c>
       <c r="E189">
         <v>21</v>
       </c>
       <c r="F189" t="s">
         <v>40</v>
       </c>
       <c r="G189" t="s">
@@ -5412,190 +5418,190 @@
       <c r="G193" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
         <v>230</v>
       </c>
       <c r="B194">
         <v>4</v>
       </c>
       <c r="C194">
         <v>1</v>
       </c>
       <c r="E194">
         <v>5</v>
       </c>
       <c r="F194" t="s">
         <v>68</v>
       </c>
       <c r="G194" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:7">
+      <c r="A195" t="s">
+        <v>231</v>
+      </c>
       <c r="B195">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="C195">
+        <v>1</v>
       </c>
       <c r="D195">
         <v>1</v>
       </c>
       <c r="E195">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F195" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="G195" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B196">
         <v>6</v>
       </c>
       <c r="C196">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D196">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E196">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F196" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="G196" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B197">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C197">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D197">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E197">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F197" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="G197" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B198">
+        <v>6</v>
+      </c>
+      <c r="D198">
+        <v>1</v>
+      </c>
+      <c r="E198">
         <v>7</v>
       </c>
-      <c r="C198">
-[...7 lines deleted...]
-      </c>
       <c r="F198" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="G198" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B199">
-        <v>6</v>
+        <v>8</v>
+      </c>
+      <c r="C199">
+        <v>8</v>
       </c>
       <c r="D199">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E199">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F199" t="s">
-        <v>11</v>
+        <v>64</v>
       </c>
       <c r="G199" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B200">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E200">
-        <v>18</v>
+        <v>3</v>
       </c>
       <c r="F200" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="G200" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B201">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E201">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F201" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="G201" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>