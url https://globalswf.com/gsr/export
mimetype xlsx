--- v6 (2026-06-30)
+++ v7 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Fund</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>GSR</t>
   </si>
   <si>
     <t>GSR (%)</t>
   </si>
   <si>
     <t>Diff</t>
   </si>
   <si>
     <t>ADIA</t>
   </si>
   <si>
@@ -347,51 +347,51 @@
   <si>
     <t>Georgia TRS</t>
   </si>
   <si>
     <t>GrowthFund</t>
   </si>
   <si>
     <t>HESTA</t>
   </si>
   <si>
     <t>HKIC</t>
   </si>
   <si>
     <t>HOOPP</t>
   </si>
   <si>
     <t>ICD</t>
   </si>
   <si>
     <t>IMCO</t>
   </si>
   <si>
     <t>INA</t>
   </si>
   <si>
-    <t>ISIF</t>
+    <t>ISIF+FIF</t>
   </si>
   <si>
     <t>Illinois STRS</t>
   </si>
   <si>
     <t>Ithmar Capital</t>
   </si>
   <si>
     <t>KENFO</t>
   </si>
   <si>
     <t>KEVA</t>
   </si>
   <si>
     <t>Khazanah</t>
   </si>
   <si>
     <t>KIA</t>
   </si>
   <si>
     <t>KIC</t>
   </si>
   <si>
     <t>KLP</t>
   </si>
@@ -653,51 +653,51 @@
   <si>
     <t>TWF</t>
   </si>
   <si>
     <t>UFRD</t>
   </si>
   <si>
     <t>UniSuper</t>
   </si>
   <si>
     <t>Texas PUF</t>
   </si>
   <si>
     <t>Virginia RS</t>
   </si>
   <si>
     <t>VFMC</t>
   </si>
   <si>
     <t>PIFSS-Wafra</t>
   </si>
   <si>
     <t>WSIB</t>
   </si>
   <si>
-    <t>Wyoming STO</t>
+    <t>PWMTF</t>
   </si>
   <si>
     <t>AP7</t>
   </si>
   <si>
     <t>London CIV</t>
   </si>
   <si>
     <t>Danantara</t>
   </si>
   <si>
     <t>SPF</t>
   </si>
   <si>
     <t>Maryland SRA</t>
   </si>
   <si>
     <t>NWF UK</t>
   </si>
   <si>
     <t>PREVI</t>
   </si>
   <si>
     <t>Sarawak</t>
   </si>
@@ -723,53 +723,50 @@
     <t>CareSuper</t>
   </si>
   <si>
     <t>EDGE</t>
   </si>
   <si>
     <t>FRC</t>
   </si>
   <si>
     <t>JIC</t>
   </si>
   <si>
     <t>LGPS Central</t>
   </si>
   <si>
     <t>Mutapa IF</t>
   </si>
   <si>
     <t>NDFT</t>
   </si>
   <si>
     <t>NEST</t>
   </si>
   <si>
     <t>VSS</t>
-  </si>
-[...1 lines deleted...]
-    <t>Syrian SF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -5547,53 +5544,50 @@
       <c r="F199" t="s">
         <v>64</v>
       </c>
       <c r="G199" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
         <v>236</v>
       </c>
       <c r="B200">
         <v>3</v>
       </c>
       <c r="E200">
         <v>3</v>
       </c>
       <c r="F200" t="s">
         <v>36</v>
       </c>
       <c r="G200" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="201" spans="1:7">
-      <c r="A201" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B201">
         <v>1</v>
       </c>
       <c r="E201">
         <v>1</v>
       </c>
       <c r="F201" t="s">
         <v>12</v>
       </c>
       <c r="G201" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>