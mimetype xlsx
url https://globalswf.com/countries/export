--- v4 (2026-03-20)
+++ v5 (2026-06-22)
@@ -12,656 +12,659 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>CBs($b)</t>
   </si>
   <si>
     <t>SWFs ($b)</t>
   </si>
   <si>
     <t>PPFs ($b)</t>
   </si>
   <si>
+    <t>RFOs ($b)</t>
+  </si>
+  <si>
     <t>Total ($b)</t>
   </si>
   <si>
     <t>USA Inc.</t>
   </si>
   <si>
     <t>China Inc.</t>
   </si>
   <si>
     <t>Japan Inc.</t>
   </si>
   <si>
     <t>UAE Inc.</t>
   </si>
   <si>
     <t>Norway Inc.</t>
   </si>
   <si>
     <t>Saudi Arabia Inc.</t>
   </si>
   <si>
+    <t>Canada Inc.</t>
+  </si>
+  <si>
     <t>Singapore Inc.</t>
   </si>
   <si>
-    <t>Canada Inc.</t>
+    <t>South Korea Inc.</t>
   </si>
   <si>
     <t>Australia Inc.</t>
   </si>
   <si>
-    <t>South Korea Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Netherlands Inc.</t>
   </si>
   <si>
+    <t>Kuwait Inc.</t>
+  </si>
+  <si>
     <t>India Inc.</t>
   </si>
   <si>
     <t>Switzerland Inc.</t>
   </si>
   <si>
-    <t>Kuwait Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>UK Inc.</t>
   </si>
   <si>
     <t>Taiwan Inc.</t>
   </si>
   <si>
     <t>Russia Inc.</t>
   </si>
   <si>
     <t>Germany Inc.</t>
   </si>
   <si>
+    <t>Qatar Inc.</t>
+  </si>
+  <si>
     <t>Denmark Inc.</t>
   </si>
   <si>
-    <t>Qatar Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Malaysia Inc.</t>
   </si>
   <si>
     <t>Sweden Inc.</t>
   </si>
   <si>
     <t>Turkiye Inc.</t>
   </si>
   <si>
     <t>France Inc.</t>
   </si>
   <si>
+    <t>Indonesia Inc.</t>
+  </si>
+  <si>
+    <t>Thailand Inc.</t>
+  </si>
+  <si>
     <t>Italy Inc.</t>
   </si>
   <si>
-    <t>Indonesia Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Brazil Inc.</t>
   </si>
   <si>
-    <t>Thailand Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Israel Inc.</t>
   </si>
   <si>
+    <t>Kazakhstan Inc.</t>
+  </si>
+  <si>
     <t>Poland Inc.</t>
   </si>
   <si>
-    <t>Kazakhstan Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>South Africa Inc.</t>
   </si>
   <si>
     <t>Mexico Inc.</t>
   </si>
   <si>
     <t>Philippines Inc.</t>
   </si>
   <si>
     <t>Czech Republic Inc.</t>
   </si>
   <si>
     <t>Libya Inc.</t>
   </si>
   <si>
+    <t>Spain Inc.</t>
+  </si>
+  <si>
     <t>Azerbaijan Inc.</t>
   </si>
   <si>
-    <t>Spain Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Finland Inc.</t>
   </si>
   <si>
     <t>Vietnam Inc.</t>
   </si>
   <si>
     <t>Argentina Inc.</t>
   </si>
   <si>
+    <t>Brunei Inc.</t>
+  </si>
+  <si>
+    <t>Oman Inc.</t>
+  </si>
+  <si>
     <t>Iraq Inc.</t>
   </si>
   <si>
-    <t>Oman Inc.</t>
+    <t>Morocco Inc.</t>
+  </si>
+  <si>
+    <t>Uzbekistan Inc.</t>
   </si>
   <si>
     <t>Peru Inc.</t>
   </si>
   <si>
     <t>Austria Inc.</t>
   </si>
   <si>
-    <t>Morocco Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Portugal Inc.</t>
   </si>
   <si>
+    <t>Romania Inc.</t>
+  </si>
+  <si>
     <t>New Zealand Inc.</t>
   </si>
   <si>
-    <t>Romania Inc.</t>
-[...4 lines deleted...]
-  <si>
     <t>Belgium Inc.</t>
   </si>
   <si>
     <t>Colombia Inc.</t>
   </si>
   <si>
-    <t>Uzbekistan Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Egypt Inc.</t>
   </si>
   <si>
     <t>Ukraine Inc.</t>
   </si>
   <si>
     <t>Nigeria Inc.</t>
   </si>
   <si>
     <t>Chile Inc.</t>
   </si>
   <si>
     <t>Iran Inc.</t>
   </si>
   <si>
+    <t>Bahrain Inc.</t>
+  </si>
+  <si>
     <t>Bulgaria Inc.</t>
   </si>
   <si>
     <t>Lebanon Inc.</t>
   </si>
   <si>
     <t>Hungary Inc.</t>
   </si>
   <si>
     <t>Ireland Inc.</t>
   </si>
   <si>
+    <t>Jordan Inc.</t>
+  </si>
+  <si>
     <t>Ethiopia Inc.</t>
   </si>
   <si>
-    <t>Jordan Inc.</t>
+    <t>Luxembourg Inc.</t>
   </si>
   <si>
     <t>Algeria Inc.</t>
   </si>
   <si>
     <t>Greece Inc.</t>
   </si>
   <si>
-    <t>Luxembourg Inc.</t>
+    <t>Bangladesh Inc.</t>
   </si>
   <si>
     <t>Trinidad &amp; Tobago Inc.</t>
   </si>
   <si>
-    <t>Bahrain Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Guatemala Inc.</t>
   </si>
   <si>
-    <t>Bangladesh Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Serbia Inc.</t>
   </si>
   <si>
     <t>Cambodia Inc.</t>
   </si>
   <si>
+    <t>Nepal Inc.</t>
+  </si>
+  <si>
     <t>Pakistan Inc.</t>
   </si>
   <si>
-    <t>Nepal Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Slovakia Inc.</t>
   </si>
   <si>
     <t>Uruguay Inc.</t>
   </si>
   <si>
+    <t>Slovenia Inc.</t>
+  </si>
+  <si>
     <t>Zambia Inc.</t>
   </si>
   <si>
-    <t>Slovenia Inc.</t>
+    <t>Iceland Inc.</t>
   </si>
   <si>
     <t>Timor Leste Inc.</t>
   </si>
   <si>
     <t>Angola Inc.</t>
   </si>
   <si>
     <t>Sri Lanka Inc.</t>
   </si>
   <si>
     <t>Zimbabwe Inc.</t>
   </si>
   <si>
     <t>Costa Rica Inc.</t>
   </si>
   <si>
     <t>Botswana Inc.</t>
   </si>
   <si>
-    <t>Iceland Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dominican Republic Inc.</t>
   </si>
   <si>
+    <t>Mongolia Inc.</t>
+  </si>
+  <si>
+    <t>Liechtenstein Inc.</t>
+  </si>
+  <si>
+    <t>Ghana Inc.</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan Inc.</t>
+  </si>
+  <si>
+    <t>Kenya Inc.</t>
+  </si>
+  <si>
     <t>Venezuela Inc.</t>
   </si>
   <si>
     <t>Tunisia Inc.</t>
   </si>
   <si>
-    <t>Ghana Inc.</t>
-[...5 lines deleted...]
-    <t>Mongolia Inc.</t>
+    <t>Georgia Inc.</t>
+  </si>
+  <si>
+    <t>Lithuania Inc.</t>
+  </si>
+  <si>
+    <t>Namibia Inc.</t>
   </si>
   <si>
     <t>Myanmar Inc.</t>
   </si>
   <si>
-    <t>Lithuania Inc.</t>
-[...4 lines deleted...]
-  <si>
     <t>Latvia Inc.</t>
   </si>
   <si>
+    <t>Fiji Inc.</t>
+  </si>
+  <si>
+    <t>Ecuador Inc.</t>
+  </si>
+  <si>
+    <t>Paraguay Inc.</t>
+  </si>
+  <si>
+    <t>Turkmenistan Inc.</t>
+  </si>
+  <si>
+    <t>Tajikistan Inc.</t>
+  </si>
+  <si>
+    <t>Honduras Inc.</t>
+  </si>
+  <si>
+    <t>Mauritius Inc.</t>
+  </si>
+  <si>
+    <t>Monaco Inc.</t>
+  </si>
+  <si>
+    <t>DRC Inc.</t>
+  </si>
+  <si>
+    <t>Cyprus Inc.</t>
+  </si>
+  <si>
+    <t>Bosnia Inc.</t>
+  </si>
+  <si>
+    <t>Croatia Inc.</t>
+  </si>
+  <si>
+    <t>Belarus Inc.</t>
+  </si>
+  <si>
+    <t>Estonia Inc.</t>
+  </si>
+  <si>
+    <t>Albania Inc.</t>
+  </si>
+  <si>
     <t>Malta Inc.</t>
   </si>
   <si>
-    <t>Fiji Inc.</t>
-[...44 lines deleted...]
-    <t>Monaco Inc.</t>
+    <t>Laos Inc.</t>
+  </si>
+  <si>
+    <t>Bhutan Inc.</t>
+  </si>
+  <si>
+    <t>Armenia Inc.</t>
   </si>
   <si>
     <t>Uganda Inc.</t>
   </si>
   <si>
     <t>Jamaica Inc.</t>
   </si>
   <si>
+    <t>Moldova Inc.</t>
+  </si>
+  <si>
+    <t>Kosovo Inc.</t>
+  </si>
+  <si>
     <t>Nicaragua Inc.</t>
   </si>
   <si>
-    <t>Moldova Inc.</t>
-[...8 lines deleted...]
-    <t>Armenia Inc.</t>
+    <t>North Macedonia Inc.</t>
   </si>
   <si>
     <t>Barbados Inc.</t>
   </si>
   <si>
     <t>Bahamas Inc.</t>
   </si>
   <si>
-    <t>Tajikistan Inc.</t>
-[...5 lines deleted...]
-    <t>Laos Inc.</t>
+    <t>Eswatini Inc.</t>
+  </si>
+  <si>
+    <t>Bolivia Inc.</t>
+  </si>
+  <si>
+    <t>Panama Inc.</t>
+  </si>
+  <si>
+    <t>Papua New Guinea Inc.</t>
+  </si>
+  <si>
+    <t>Rwanda Inc.</t>
+  </si>
+  <si>
+    <t>Senegal Inc.</t>
+  </si>
+  <si>
+    <t>Syria Inc.</t>
+  </si>
+  <si>
+    <t>Guyana Inc.</t>
+  </si>
+  <si>
+    <t>Mozambique Inc.</t>
   </si>
   <si>
     <t>North Korea Inc.</t>
   </si>
   <si>
-    <t>Mozambique Inc.</t>
-[...20 lines deleted...]
-    <t>Senegal Inc.</t>
+    <t>Niger Inc.</t>
+  </si>
+  <si>
+    <t>Haiti Inc.</t>
+  </si>
+  <si>
+    <t>Mali Inc.</t>
+  </si>
+  <si>
+    <t>Guinea Bissau Inc.</t>
+  </si>
+  <si>
+    <t>Madagascar Inc.</t>
+  </si>
+  <si>
+    <t>Côte d'Ivoire Inc.</t>
+  </si>
+  <si>
+    <t>Gabon Inc.</t>
+  </si>
+  <si>
+    <t>El Salvador Inc.</t>
+  </si>
+  <si>
+    <t>Burkina Faso Inc.</t>
+  </si>
+  <si>
+    <t>Benin Inc.</t>
   </si>
   <si>
     <t>St Lucia Inc.</t>
   </si>
   <si>
     <t>Togo Inc.</t>
   </si>
   <si>
-    <t>Guinea Bissau Inc.</t>
-[...29 lines deleted...]
-    <t>Benin Inc.</t>
+    <t>St Kitts &amp; Nevis Inc.</t>
+  </si>
+  <si>
+    <t>Congo (Republic of) Inc.</t>
+  </si>
+  <si>
+    <t>Suriname Inc.</t>
+  </si>
+  <si>
+    <t>Samoa Inc.</t>
+  </si>
+  <si>
+    <t>Guinea Inc.</t>
+  </si>
+  <si>
+    <t>Palestine Inc.</t>
+  </si>
+  <si>
+    <t>Mauritania Inc.</t>
+  </si>
+  <si>
+    <t>Montenegro Inc.</t>
+  </si>
+  <si>
+    <t>Maldives Inc.</t>
   </si>
   <si>
     <t>Afghanistan Inc.</t>
   </si>
   <si>
     <t>Equatorial Guinea Inc.</t>
   </si>
   <si>
     <t>Cameroon Inc.</t>
   </si>
   <si>
     <t>Central African Republic Inc.</t>
   </si>
   <si>
     <t>Chad Inc.</t>
   </si>
   <si>
-    <t>St Kitts &amp; Nevis Inc.</t>
-[...8 lines deleted...]
-    <t>Syria Inc.</t>
+    <t>Antigua &amp; Barbuda Inc.</t>
+  </si>
+  <si>
+    <t>Belize Inc.</t>
+  </si>
+  <si>
+    <t>Dominica Inc.</t>
+  </si>
+  <si>
+    <t>Cape Verde Inc.</t>
+  </si>
+  <si>
+    <t>Vanuatu Inc.</t>
+  </si>
+  <si>
+    <t>Sierra Leone Inc.</t>
+  </si>
+  <si>
+    <t>Tanzania Inc.</t>
+  </si>
+  <si>
+    <t>San Marino Inc.</t>
   </si>
   <si>
     <t>Solomon Islands Inc.</t>
   </si>
   <si>
-    <t>Samoa Inc.</t>
-[...11 lines deleted...]
-    <t>Montenegro Inc.</t>
+    <t>Tonga Inc.</t>
+  </si>
+  <si>
+    <t>Seychelles Inc.</t>
   </si>
   <si>
     <t>Lesotho Inc.</t>
   </si>
   <si>
+    <t>Kiribati Inc.</t>
+  </si>
+  <si>
+    <t>Grenada Inc.</t>
+  </si>
+  <si>
     <t>Liberia Inc.</t>
   </si>
   <si>
-    <t>Kiribati Inc.</t>
-[...35 lines deleted...]
-    <t>Seychelles Inc.</t>
+    <t>Nauru Inc.</t>
+  </si>
+  <si>
+    <t>Marshall Islands Inc.</t>
+  </si>
+  <si>
+    <t>Malawi Inc.</t>
+  </si>
+  <si>
+    <t>Micronesia (Fed States) Inc.</t>
+  </si>
+  <si>
+    <t>Others</t>
   </si>
   <si>
     <t>Yemen Inc.</t>
   </si>
   <si>
     <t>Palau Inc.</t>
   </si>
   <si>
     <t>Somalia Inc.</t>
   </si>
   <si>
     <t>South Sudan Inc.</t>
   </si>
   <si>
     <t>Sudan Inc.</t>
   </si>
   <si>
     <t>St Vincent &amp; the Grenadines Inc.</t>
   </si>
   <si>
     <t>Sao Tome &amp; Principe Inc.</t>
   </si>
   <si>
     <t>Tuvalu Inc.</t>
   </si>
   <si>
     <t>Eritrea Inc.</t>
   </si>
   <si>
     <t>Comoros Inc.</t>
   </si>
   <si>
     <t>Burundi Inc.</t>
   </si>
   <si>
     <t>Djibouti Inc.</t>
   </si>
   <si>
     <t>Cuba Inc.</t>
   </si>
   <si>
     <t>Gambia Inc.</t>
   </si>
   <si>
     <t>Andorra Inc.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Others</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -965,2740 +968,3337 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E198"/>
+  <dimension ref="A1:F198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2">
         <v>256</v>
       </c>
       <c r="C2">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D2">
         <v>12636</v>
       </c>
       <c r="E2">
-        <v>13270</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F2">
+        <v>13269</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B3">
-        <v>4287</v>
+        <v>4446</v>
       </c>
       <c r="C3">
-        <v>3528</v>
+        <v>3564</v>
       </c>
       <c r="D3">
         <v>652</v>
       </c>
       <c r="E3">
-        <v>8467</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>8662</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B4">
-        <v>1341</v>
+        <v>1411</v>
       </c>
       <c r="C4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4">
         <v>2502</v>
       </c>
       <c r="E4">
-        <v>3856</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F4">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B5">
         <v>274</v>
       </c>
       <c r="C5">
-        <v>2695</v>
+        <v>2751</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
-        <v>3083</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>397</v>
+      </c>
+      <c r="F5">
+        <v>3535</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B6">
         <v>75</v>
       </c>
       <c r="C6">
-        <v>2159</v>
+        <v>2099</v>
       </c>
       <c r="D6">
         <v>107</v>
       </c>
       <c r="E6">
-        <v>2342</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F6">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B7">
         <v>442</v>
       </c>
       <c r="C7">
         <v>1281</v>
       </c>
       <c r="D7">
         <v>463</v>
       </c>
       <c r="E7">
-        <v>2187</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>23</v>
+      </c>
+      <c r="F7">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B8">
-        <v>400</v>
+        <v>127</v>
       </c>
       <c r="C8">
+        <v>36</v>
+      </c>
+      <c r="D8">
+        <v>2037</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9">
+        <v>416</v>
+      </c>
+      <c r="C9">
         <v>1260</v>
       </c>
-      <c r="D8">
+      <c r="D9">
         <v>504</v>
       </c>
-      <c r="E8">
-[...15 lines deleted...]
-      </c>
       <c r="E9">
-        <v>2157</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F9">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B10">
+        <v>428</v>
+      </c>
+      <c r="C10">
+        <v>242</v>
+      </c>
+      <c r="D10">
+        <v>1245</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11">
         <v>72</v>
       </c>
-      <c r="C10">
-[...15 lines deleted...]
-      </c>
       <c r="C11">
-        <v>242</v>
+        <v>482</v>
       </c>
       <c r="D11">
-        <v>1134</v>
+        <v>1320</v>
       </c>
       <c r="E11">
-        <v>1807</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F11">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B12">
         <v>125</v>
       </c>
       <c r="D12">
         <v>1153</v>
       </c>
       <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12">
         <v>1277</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B13">
-        <v>687</v>
+        <v>47</v>
       </c>
       <c r="C13">
+        <v>1011</v>
+      </c>
+      <c r="D13">
+        <v>159</v>
+      </c>
+      <c r="E13">
+        <v>45</v>
+      </c>
+      <c r="F13">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14">
+        <v>717</v>
+      </c>
+      <c r="C14">
         <v>13</v>
       </c>
-      <c r="D13">
+      <c r="D14">
         <v>518</v>
       </c>
-      <c r="E13">
-[...7 lines deleted...]
-      <c r="B14">
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15">
         <v>1054</v>
       </c>
-      <c r="D14">
+      <c r="D15">
         <v>163</v>
       </c>
-      <c r="E14">
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15">
         <v>1217</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...16 lines deleted...]
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B16">
         <v>223</v>
       </c>
       <c r="C16">
         <v>47</v>
       </c>
       <c r="D16">
-        <v>726</v>
+        <v>784</v>
       </c>
       <c r="E16">
-        <v>997</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>20</v>
+      </c>
+      <c r="F16">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B17">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="C17">
         <v>65</v>
       </c>
       <c r="D17">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E17">
-        <v>961</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F17">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B18">
         <v>742</v>
       </c>
       <c r="C18">
-        <v>206</v>
+        <v>193</v>
+      </c>
+      <c r="D18">
+        <v>37</v>
       </c>
       <c r="E18">
-        <v>948</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F18">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B19">
         <v>565</v>
       </c>
       <c r="C19">
         <v>26</v>
       </c>
       <c r="D19">
         <v>222</v>
       </c>
       <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19">
         <v>813</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B20">
+        <v>72</v>
+      </c>
+      <c r="C20">
+        <v>586</v>
+      </c>
+      <c r="D20">
+        <v>37</v>
+      </c>
+      <c r="E20">
+        <v>58</v>
+      </c>
+      <c r="F20">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21">
         <v>104</v>
       </c>
-      <c r="C20">
+      <c r="C21">
         <v>10</v>
       </c>
-      <c r="D20">
-[...15 lines deleted...]
-      </c>
       <c r="D21">
-        <v>37</v>
+        <v>584</v>
       </c>
       <c r="E21">
-        <v>695</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F21">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B22">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C22">
         <v>116</v>
       </c>
       <c r="D22">
         <v>420</v>
       </c>
       <c r="E22">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>6</v>
+      </c>
+      <c r="F22">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23">
         <v>63</v>
       </c>
       <c r="D23">
         <v>537</v>
       </c>
       <c r="E23">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1</v>
+      </c>
+      <c r="F23">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B24">
         <v>186</v>
       </c>
       <c r="C24">
         <v>361</v>
       </c>
       <c r="D24">
         <v>34</v>
       </c>
       <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24">
         <v>581</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B25">
         <v>425</v>
       </c>
       <c r="C25">
         <v>81</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25">
         <v>519</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26">
+        <v>152</v>
+      </c>
+      <c r="C26">
+        <v>239</v>
+      </c>
+      <c r="D26">
+        <v>93</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27">
+        <v>290</v>
+      </c>
+      <c r="D27">
+        <v>134</v>
+      </c>
+      <c r="E27">
+        <v>50</v>
+      </c>
+      <c r="F27">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28">
+        <v>430</v>
+      </c>
+      <c r="C28">
+        <v>12</v>
+      </c>
+      <c r="D28">
         <v>29</v>
       </c>
-      <c r="B26">
-[...8 lines deleted...]
-      <c r="E26">
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28">
         <v>471</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...20 lines deleted...]
-      <c r="B28">
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29">
         <v>361</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="C29">
+        <v>2</v>
+      </c>
+      <c r="D29">
         <v>83</v>
       </c>
-      <c r="E28">
-[...12 lines deleted...]
-      </c>
       <c r="E29">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F29">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B30">
         <v>231</v>
       </c>
       <c r="C30">
         <v>2</v>
       </c>
       <c r="D30">
         <v>100</v>
       </c>
       <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30">
         <v>333</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B31">
+        <v>74</v>
+      </c>
+      <c r="C31">
+        <v>187</v>
+      </c>
+      <c r="D31">
+        <v>46</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" t="s">
+        <v>36</v>
+      </c>
+      <c r="B32">
         <v>265</v>
       </c>
-      <c r="C31">
+      <c r="C32">
         <v>20</v>
       </c>
-      <c r="D31">
+      <c r="D32">
         <v>11</v>
       </c>
-      <c r="E31">
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32">
         <v>297</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...16 lines deleted...]
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B33">
         <v>70</v>
       </c>
       <c r="C33">
         <v>3</v>
       </c>
       <c r="D33">
         <v>195</v>
       </c>
       <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33">
         <v>268</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B34">
         <v>250</v>
       </c>
       <c r="C34">
         <v>5</v>
       </c>
       <c r="D34">
         <v>4</v>
       </c>
       <c r="E34">
-        <v>258</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F34">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B35">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C35">
         <v>2</v>
       </c>
       <c r="D35">
         <v>66</v>
       </c>
       <c r="E35">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F35">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B36">
         <v>173</v>
       </c>
       <c r="E36">
+        <v>0</v>
+      </c>
+      <c r="F36">
         <v>173</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B37">
         <v>99</v>
       </c>
       <c r="C37">
         <v>68</v>
       </c>
       <c r="E37">
+        <v>0</v>
+      </c>
+      <c r="F37">
         <v>167</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B38">
-        <v>11</v>
+        <v>135</v>
       </c>
       <c r="C38">
+        <v>12</v>
+      </c>
+      <c r="D38">
+        <v>5</v>
+      </c>
+      <c r="E38">
+        <v>3</v>
+      </c>
+      <c r="F38">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39">
+        <v>12</v>
+      </c>
+      <c r="C39">
         <v>116</v>
       </c>
-      <c r="D38">
+      <c r="D39">
         <v>25</v>
       </c>
-      <c r="E38">
+      <c r="E39">
+        <v>0</v>
+      </c>
+      <c r="F39">
         <v>153</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...16 lines deleted...]
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B40">
         <v>28</v>
       </c>
       <c r="C40">
         <v>11</v>
       </c>
       <c r="D40">
         <v>112</v>
       </c>
       <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40">
         <v>151</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B41">
         <v>81</v>
       </c>
       <c r="C41">
         <v>8</v>
       </c>
       <c r="D41">
         <v>46</v>
       </c>
       <c r="E41">
+        <v>0</v>
+      </c>
+      <c r="F41">
         <v>135</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B42">
         <v>42</v>
       </c>
       <c r="D42">
         <v>77</v>
       </c>
       <c r="E42">
+        <v>0</v>
+      </c>
+      <c r="F42">
         <v>119</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B43">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="C43">
+        <v>76</v>
+      </c>
+      <c r="D43">
         <v>3</v>
       </c>
       <c r="E43">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>35</v>
+      </c>
+      <c r="F43">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B44">
         <v>19</v>
       </c>
       <c r="C44">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6</v>
+      </c>
+      <c r="F44">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B45">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C45">
         <v>3</v>
       </c>
       <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46">
+        <v>46</v>
+      </c>
+      <c r="C46">
+        <v>2</v>
+      </c>
+      <c r="D46">
+        <v>43</v>
+      </c>
+      <c r="E46">
+        <v>6</v>
+      </c>
+      <c r="F46">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B47">
+        <v>77</v>
+      </c>
+      <c r="C47">
+        <v>18</v>
+      </c>
+      <c r="D47">
+        <v>1</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" t="s">
+        <v>52</v>
+      </c>
+      <c r="B48">
+        <v>91</v>
+      </c>
+      <c r="C48">
+        <v>3</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48">
         <v>95</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...3 lines deleted...]
-      <c r="B46">
+    <row r="49" spans="1:6">
+      <c r="A49" t="s">
+        <v>53</v>
+      </c>
+      <c r="B49">
         <v>59</v>
       </c>
-      <c r="C46">
+      <c r="C49">
         <v>31</v>
       </c>
-      <c r="D46">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D49">
+        <v>1</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49">
         <v>91</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-      <c r="A47" t="s">
+    <row r="50" spans="1:6">
+      <c r="A50" t="s">
+        <v>54</v>
+      </c>
+      <c r="B50">
+        <v>71</v>
+      </c>
+      <c r="D50">
+        <v>19</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51" t="s">
+        <v>55</v>
+      </c>
+      <c r="B51">
+        <v>77</v>
+      </c>
+      <c r="C51">
+        <v>6</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52" t="s">
+        <v>56</v>
+      </c>
+      <c r="B52">
+        <v>33</v>
+      </c>
+      <c r="C52">
         <v>50</v>
       </c>
-      <c r="B47">
-[...50 lines deleted...]
-      <c r="E50">
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52">
         <v>83</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...20 lines deleted...]
-      <c r="B52">
+    <row r="53" spans="1:6">
+      <c r="A53" t="s">
+        <v>57</v>
+      </c>
+      <c r="B53">
         <v>62</v>
       </c>
-      <c r="C52">
+      <c r="C53">
         <v>16</v>
       </c>
-      <c r="E52">
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53">
         <v>78</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...3 lines deleted...]
-      <c r="B53">
+    <row r="54" spans="1:6">
+      <c r="A54" t="s">
+        <v>58</v>
+      </c>
+      <c r="B54">
         <v>66</v>
       </c>
-      <c r="C53">
+      <c r="C54">
         <v>4</v>
       </c>
-      <c r="E53">
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54">
         <v>70</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...16 lines deleted...]
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B55">
         <v>49</v>
       </c>
       <c r="C55">
         <v>2</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
         <v>67</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>10</v>
       </c>
       <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56">
         <v>65</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B57">
         <v>43</v>
       </c>
       <c r="C57">
         <v>3</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
         <v>64</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B58">
         <v>49</v>
       </c>
       <c r="C58">
         <v>14</v>
       </c>
       <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58">
         <v>63</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B59">
         <v>34</v>
       </c>
       <c r="C59">
         <v>27</v>
       </c>
       <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59">
         <v>60</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B60">
+        <v>5</v>
+      </c>
+      <c r="C60">
+        <v>19</v>
+      </c>
+      <c r="D60">
+        <v>13</v>
+      </c>
+      <c r="E60">
+        <v>22</v>
+      </c>
+      <c r="F60">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61" t="s">
+        <v>65</v>
+      </c>
+      <c r="B61">
         <v>48</v>
       </c>
-      <c r="C60">
-[...5 lines deleted...]
-      <c r="E60">
+      <c r="C61">
+        <v>1</v>
+      </c>
+      <c r="D61">
+        <v>2</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61">
         <v>50</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...3 lines deleted...]
-      <c r="B61">
+    <row r="62" spans="1:6">
+      <c r="A62" t="s">
+        <v>66</v>
+      </c>
+      <c r="B62">
         <v>49</v>
       </c>
-      <c r="E61">
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62">
         <v>49</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
-[...3 lines deleted...]
-      <c r="B62">
+    <row r="63" spans="1:6">
+      <c r="A63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B63">
         <v>48</v>
       </c>
-      <c r="E62">
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
         <v>48</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...3 lines deleted...]
-      <c r="B63">
+    <row r="64" spans="1:6">
+      <c r="A64" t="s">
+        <v>68</v>
+      </c>
+      <c r="B64">
         <v>20</v>
       </c>
-      <c r="C63">
+      <c r="C64">
         <v>28</v>
       </c>
-      <c r="E63">
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64">
         <v>48</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...13 lines deleted...]
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B65">
         <v>25</v>
       </c>
       <c r="C65">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2</v>
+      </c>
+      <c r="F65">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B66">
+        <v>0</v>
+      </c>
+      <c r="C66">
+        <v>46</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" t="s">
+        <v>71</v>
+      </c>
+      <c r="B67">
+        <v>9</v>
+      </c>
+      <c r="C67">
+        <v>1</v>
+      </c>
+      <c r="D67">
+        <v>28</v>
+      </c>
+      <c r="E67">
+        <v>4</v>
+      </c>
+      <c r="F67">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" t="s">
+        <v>72</v>
+      </c>
+      <c r="B68">
         <v>40</v>
       </c>
-      <c r="E66">
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68">
         <v>40</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...3 lines deleted...]
-      <c r="B67">
+    <row r="69" spans="1:6">
+      <c r="A69" t="s">
+        <v>73</v>
+      </c>
+      <c r="B69">
         <v>27</v>
       </c>
-      <c r="C67">
+      <c r="C69">
         <v>13</v>
       </c>
-      <c r="E67">
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69">
         <v>39</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...12 lines deleted...]
-      <c r="E68">
+    <row r="70" spans="1:6">
+      <c r="A70" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70">
+        <v>35</v>
+      </c>
+      <c r="C70">
+        <v>3</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70">
         <v>38</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...3 lines deleted...]
-      <c r="B69">
+    <row r="71" spans="1:6">
+      <c r="A71" t="s">
+        <v>75</v>
+      </c>
+      <c r="B71">
         <v>6</v>
       </c>
-      <c r="C69">
+      <c r="C71">
         <v>6</v>
       </c>
-      <c r="D69">
+      <c r="D71">
         <v>24</v>
       </c>
-      <c r="E69">
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71">
         <v>36</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
-[...20 lines deleted...]
-      <c r="B71">
+    <row r="72" spans="1:6">
+      <c r="A72" t="s">
+        <v>76</v>
+      </c>
+      <c r="B72">
         <v>32</v>
       </c>
-      <c r="D71">
+      <c r="D72">
         <v>3</v>
       </c>
-      <c r="E71">
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72">
         <v>35</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...13 lines deleted...]
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B73">
         <v>34</v>
       </c>
       <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73">
         <v>34</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B74">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D74">
         <v>6</v>
       </c>
       <c r="E74">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F74">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B75">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C75">
+        <v>23</v>
+      </c>
+      <c r="D75">
+        <v>4</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>80</v>
+      </c>
+      <c r="B76">
+        <v>16</v>
+      </c>
+      <c r="C76">
         <v>8</v>
       </c>
-      <c r="D75">
+      <c r="D76">
         <v>3</v>
       </c>
-      <c r="E75">
-[...12 lines deleted...]
-      </c>
       <c r="E76">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F76">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B77">
         <v>25</v>
       </c>
       <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77">
         <v>25</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B78">
         <v>21</v>
       </c>
       <c r="D78">
         <v>2</v>
       </c>
       <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78">
         <v>23</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B79">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C79">
+        <v>12</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" t="s">
+        <v>84</v>
+      </c>
+      <c r="B80">
+        <v>4</v>
+      </c>
+      <c r="C80">
         <v>13</v>
       </c>
-      <c r="D79">
+      <c r="D80">
         <v>4</v>
       </c>
-      <c r="E79">
-[...7 lines deleted...]
-      <c r="B80">
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>85</v>
+      </c>
+      <c r="B81">
+        <v>7</v>
+      </c>
+      <c r="D81">
+        <v>14</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
+        <v>86</v>
+      </c>
+      <c r="B82">
+        <v>1</v>
+      </c>
+      <c r="C82">
+        <v>18</v>
+      </c>
+      <c r="D82">
+        <v>1</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
+        <v>87</v>
+      </c>
+      <c r="B83">
+        <v>16</v>
+      </c>
+      <c r="C83">
+        <v>4</v>
+      </c>
+      <c r="E83">
+        <v>0</v>
+      </c>
+      <c r="F83">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>88</v>
+      </c>
+      <c r="B84">
+        <v>7</v>
+      </c>
+      <c r="D84">
+        <v>12</v>
+      </c>
+      <c r="E84">
+        <v>0</v>
+      </c>
+      <c r="F84">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>89</v>
+      </c>
+      <c r="B85">
+        <v>1</v>
+      </c>
+      <c r="C85">
+        <v>16</v>
+      </c>
+      <c r="E85">
+        <v>0</v>
+      </c>
+      <c r="F85">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>90</v>
+      </c>
+      <c r="B86">
+        <v>16</v>
+      </c>
+      <c r="E86">
+        <v>0</v>
+      </c>
+      <c r="F86">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B87">
+        <v>0</v>
+      </c>
+      <c r="C87">
+        <v>6</v>
+      </c>
+      <c r="D87">
         <v>9</v>
       </c>
-      <c r="C80">
-[...89 lines deleted...]
-      <c r="E86">
+      <c r="E87">
+        <v>0</v>
+      </c>
+      <c r="F87">
         <v>15</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
-[...13 lines deleted...]
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B88">
         <v>14</v>
       </c>
       <c r="E88">
+        <v>0</v>
+      </c>
+      <c r="F88">
         <v>14</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B89">
+        <v>7</v>
+      </c>
+      <c r="C89">
+        <v>6</v>
+      </c>
+      <c r="D89">
+        <v>1</v>
+      </c>
+      <c r="E89">
+        <v>0</v>
+      </c>
+      <c r="F89">
         <v>13</v>
       </c>
-      <c r="E89">
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>94</v>
+      </c>
+      <c r="B90">
+        <v>0</v>
+      </c>
+      <c r="D90">
+        <v>4</v>
+      </c>
+      <c r="E90">
+        <v>9</v>
+      </c>
+      <c r="F90">
         <v>13</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
-[...13 lines deleted...]
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B91">
         <v>8</v>
       </c>
       <c r="C91">
         <v>3</v>
       </c>
       <c r="D91">
         <v>2</v>
       </c>
       <c r="E91">
+        <v>0</v>
+      </c>
+      <c r="F91">
         <v>13</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B92">
+        <v>10</v>
+      </c>
+      <c r="C92">
+        <v>2</v>
+      </c>
+      <c r="D92">
+        <v>1</v>
+      </c>
+      <c r="E92">
+        <v>0</v>
+      </c>
+      <c r="F92">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93">
         <v>11</v>
       </c>
-      <c r="D92">
-[...2 lines deleted...]
-      <c r="E92">
+      <c r="D93">
+        <v>2</v>
+      </c>
+      <c r="E93">
+        <v>0</v>
+      </c>
+      <c r="F93">
         <v>13</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
-[...12 lines deleted...]
-      <c r="E93">
+    <row r="94" spans="1:6">
+      <c r="A94" t="s">
+        <v>98</v>
+      </c>
+      <c r="B94">
+        <v>13</v>
+      </c>
+      <c r="E94">
+        <v>0</v>
+      </c>
+      <c r="F94">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" t="s">
+        <v>99</v>
+      </c>
+      <c r="B95">
+        <v>9</v>
+      </c>
+      <c r="C95">
+        <v>4</v>
+      </c>
+      <c r="E95">
+        <v>0</v>
+      </c>
+      <c r="F95">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" t="s">
+        <v>100</v>
+      </c>
+      <c r="B96">
+        <v>7</v>
+      </c>
+      <c r="C96">
+        <v>3</v>
+      </c>
+      <c r="D96">
+        <v>3</v>
+      </c>
+      <c r="E96">
+        <v>0</v>
+      </c>
+      <c r="F96">
         <v>12</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
-[...3 lines deleted...]
-      <c r="B94">
+    <row r="97" spans="1:6">
+      <c r="A97" t="s">
+        <v>101</v>
+      </c>
+      <c r="B97">
+        <v>12</v>
+      </c>
+      <c r="E97">
+        <v>0</v>
+      </c>
+      <c r="F97">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>102</v>
+      </c>
+      <c r="B98">
+        <v>3</v>
+      </c>
+      <c r="D98">
+        <v>10</v>
+      </c>
+      <c r="E98">
+        <v>0</v>
+      </c>
+      <c r="F98">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>103</v>
+      </c>
+      <c r="B99">
         <v>7</v>
       </c>
-      <c r="D94">
+      <c r="D99">
         <v>5</v>
       </c>
-      <c r="E94">
+      <c r="E99">
+        <v>0</v>
+      </c>
+      <c r="F99">
         <v>12</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
-[...28 lines deleted...]
-      <c r="B97">
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>104</v>
+      </c>
+      <c r="B100">
         <v>11</v>
       </c>
-      <c r="E97">
+      <c r="E100">
+        <v>0</v>
+      </c>
+      <c r="F100">
         <v>11</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
-[...9 lines deleted...]
-      <c r="E98">
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>105</v>
+      </c>
+      <c r="B101">
+        <v>2</v>
+      </c>
+      <c r="C101">
+        <v>1</v>
+      </c>
+      <c r="D101">
+        <v>9</v>
+      </c>
+      <c r="E101">
+        <v>0</v>
+      </c>
+      <c r="F101">
         <v>11</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
-[...44 lines deleted...]
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B102">
         <v>10</v>
       </c>
       <c r="E102">
+        <v>0</v>
+      </c>
+      <c r="F102">
         <v>10</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B103">
         <v>10</v>
       </c>
-      <c r="D103">
-[...1 lines deleted...]
-      </c>
       <c r="E103">
+        <v>0</v>
+      </c>
+      <c r="F103">
         <v>10</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B104">
+        <v>4</v>
+      </c>
+      <c r="C104">
+        <v>5</v>
+      </c>
+      <c r="D104">
+        <v>1</v>
+      </c>
+      <c r="E104">
+        <v>0</v>
+      </c>
+      <c r="F104">
         <v>10</v>
       </c>
-      <c r="E104">
-[...3 lines deleted...]
-    <row r="105" spans="1:5">
+    </row>
+    <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B105">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="C105">
         <v>5</v>
       </c>
       <c r="D105">
         <v>1</v>
       </c>
       <c r="E105">
+        <v>0</v>
+      </c>
+      <c r="F105">
         <v>10</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B106">
+        <v>10</v>
+      </c>
+      <c r="E106">
+        <v>0</v>
+      </c>
+      <c r="F106">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" t="s">
+        <v>111</v>
+      </c>
+      <c r="B107">
+        <v>10</v>
+      </c>
+      <c r="D107">
+        <v>1</v>
+      </c>
+      <c r="E107">
+        <v>0</v>
+      </c>
+      <c r="F107">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6">
+      <c r="A108" t="s">
+        <v>112</v>
+      </c>
+      <c r="B108">
+        <v>0</v>
+      </c>
+      <c r="C108">
+        <v>8</v>
+      </c>
+      <c r="E108">
+        <v>2</v>
+      </c>
+      <c r="F108">
         <v>9</v>
       </c>
-      <c r="E106">
-[...25 lines deleted...]
-    <row r="109" spans="1:5">
+    </row>
+    <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B109">
         <v>9</v>
       </c>
       <c r="E109">
+        <v>0</v>
+      </c>
+      <c r="F109">
         <v>9</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B110">
         <v>9</v>
       </c>
       <c r="E110">
+        <v>0</v>
+      </c>
+      <c r="F110">
         <v>9</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B111">
         <v>9</v>
       </c>
       <c r="E111">
+        <v>0</v>
+      </c>
+      <c r="F111">
         <v>9</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B112">
+        <v>9</v>
+      </c>
+      <c r="E112">
+        <v>0</v>
+      </c>
+      <c r="F112">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6">
+      <c r="A113" t="s">
+        <v>117</v>
+      </c>
+      <c r="B113">
+        <v>9</v>
+      </c>
+      <c r="E113">
+        <v>0</v>
+      </c>
+      <c r="F113">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" t="s">
+        <v>118</v>
+      </c>
+      <c r="B114">
+        <v>9</v>
+      </c>
+      <c r="E114">
+        <v>0</v>
+      </c>
+      <c r="F114">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" t="s">
+        <v>119</v>
+      </c>
+      <c r="B115">
         <v>7</v>
       </c>
-      <c r="C112">
-[...2 lines deleted...]
-      <c r="E112">
+      <c r="C115">
+        <v>1</v>
+      </c>
+      <c r="E115">
+        <v>0</v>
+      </c>
+      <c r="F115">
         <v>8</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
-[...3 lines deleted...]
-      <c r="B113">
+    <row r="116" spans="1:6">
+      <c r="A116" t="s">
+        <v>120</v>
+      </c>
+      <c r="B116">
+        <v>8</v>
+      </c>
+      <c r="C116">
+        <v>1</v>
+      </c>
+      <c r="E116">
+        <v>0</v>
+      </c>
+      <c r="F116">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" t="s">
+        <v>121</v>
+      </c>
+      <c r="B117">
+        <v>4</v>
+      </c>
+      <c r="D117">
+        <v>4</v>
+      </c>
+      <c r="E117">
+        <v>0</v>
+      </c>
+      <c r="F117">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6">
+      <c r="A118" t="s">
+        <v>122</v>
+      </c>
+      <c r="B118">
+        <v>1</v>
+      </c>
+      <c r="C118">
+        <v>4</v>
+      </c>
+      <c r="D118">
+        <v>1</v>
+      </c>
+      <c r="E118">
+        <v>1</v>
+      </c>
+      <c r="F118">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" t="s">
+        <v>123</v>
+      </c>
+      <c r="B119">
         <v>5</v>
       </c>
-      <c r="C113">
-[...27 lines deleted...]
-      <c r="B115">
+      <c r="D119">
+        <v>2</v>
+      </c>
+      <c r="E119">
+        <v>0</v>
+      </c>
+      <c r="F119">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" t="s">
+        <v>124</v>
+      </c>
+      <c r="B120">
         <v>4</v>
       </c>
-      <c r="D115">
+      <c r="D120">
         <v>3</v>
       </c>
-      <c r="E115">
+      <c r="E120">
+        <v>0</v>
+      </c>
+      <c r="F120">
         <v>7</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
-[...3 lines deleted...]
-      <c r="B116">
+    <row r="121" spans="1:6">
+      <c r="A121" t="s">
+        <v>125</v>
+      </c>
+      <c r="B121">
         <v>5</v>
       </c>
-      <c r="D116">
-[...2 lines deleted...]
-      <c r="E116">
+      <c r="D121">
+        <v>1</v>
+      </c>
+      <c r="E121">
+        <v>0</v>
+      </c>
+      <c r="F121">
         <v>6</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
-[...3 lines deleted...]
-      <c r="B117">
+    <row r="122" spans="1:6">
+      <c r="A122" t="s">
+        <v>126</v>
+      </c>
+      <c r="B122">
         <v>6</v>
       </c>
-      <c r="D117">
-[...2 lines deleted...]
-      <c r="E117">
+      <c r="C122">
+        <v>1</v>
+      </c>
+      <c r="E122">
+        <v>0</v>
+      </c>
+      <c r="F122">
         <v>6</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
-[...3 lines deleted...]
-      <c r="B118">
+    <row r="123" spans="1:6">
+      <c r="A123" t="s">
+        <v>127</v>
+      </c>
+      <c r="B123">
+        <v>2</v>
+      </c>
+      <c r="D123">
+        <v>4</v>
+      </c>
+      <c r="E123">
+        <v>0</v>
+      </c>
+      <c r="F123">
         <v>6</v>
       </c>
-      <c r="C118">
-[...2 lines deleted...]
-      <c r="E118">
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" t="s">
+        <v>128</v>
+      </c>
+      <c r="B124">
         <v>6</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="E119">
+      <c r="D124">
+        <v>1</v>
+      </c>
+      <c r="E124">
+        <v>0</v>
+      </c>
+      <c r="F124">
         <v>6</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
-[...72 lines deleted...]
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B125">
         <v>5</v>
       </c>
       <c r="E125">
+        <v>0</v>
+      </c>
+      <c r="F125">
         <v>5</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B126">
         <v>2</v>
       </c>
       <c r="D126">
         <v>4</v>
       </c>
       <c r="E126">
+        <v>0</v>
+      </c>
+      <c r="F126">
         <v>5</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B127">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="D127">
+        <v>2</v>
       </c>
       <c r="E127">
+        <v>0</v>
+      </c>
+      <c r="F127">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6">
+      <c r="A128" t="s">
+        <v>132</v>
+      </c>
+      <c r="B128">
+        <v>0</v>
+      </c>
+      <c r="C128">
+        <v>1</v>
+      </c>
+      <c r="D128">
+        <v>2</v>
+      </c>
+      <c r="E128">
+        <v>1</v>
+      </c>
+      <c r="F128">
         <v>4</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
-[...3 lines deleted...]
-      <c r="B128">
+    <row r="129" spans="1:6">
+      <c r="A129" t="s">
+        <v>133</v>
+      </c>
+      <c r="B129">
+        <v>3</v>
+      </c>
+      <c r="E129">
+        <v>0</v>
+      </c>
+      <c r="F129">
         <v>4</v>
       </c>
-      <c r="E128">
-[...17 lines deleted...]
-    <row r="130" spans="1:5">
+    </row>
+    <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B130">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C130">
         <v>3</v>
       </c>
       <c r="E130">
+        <v>0</v>
+      </c>
+      <c r="F130">
         <v>4</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B131">
+        <v>0</v>
+      </c>
+      <c r="D131">
+        <v>4</v>
+      </c>
+      <c r="E131">
+        <v>0</v>
+      </c>
+      <c r="F131">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6">
+      <c r="A132" t="s">
+        <v>136</v>
+      </c>
+      <c r="B132">
+        <v>2</v>
+      </c>
+      <c r="D132">
+        <v>2</v>
+      </c>
+      <c r="E132">
+        <v>0</v>
+      </c>
+      <c r="F132">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" t="s">
+        <v>137</v>
+      </c>
+      <c r="B133">
         <v>3</v>
       </c>
-      <c r="E131">
+      <c r="C133">
+        <v>1</v>
+      </c>
+      <c r="E133">
+        <v>0</v>
+      </c>
+      <c r="F133">
         <v>4</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
-[...6 lines deleted...]
-      <c r="C132">
+    <row r="134" spans="1:6">
+      <c r="A134" t="s">
+        <v>138</v>
+      </c>
+      <c r="B134">
+        <v>0</v>
+      </c>
+      <c r="C134">
+        <v>4</v>
+      </c>
+      <c r="E134">
+        <v>0</v>
+      </c>
+      <c r="F134">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6">
+      <c r="A135" t="s">
+        <v>139</v>
+      </c>
+      <c r="B135">
+        <v>1</v>
+      </c>
+      <c r="C135">
         <v>3</v>
       </c>
-      <c r="E132">
+      <c r="E135">
+        <v>0</v>
+      </c>
+      <c r="F135">
         <v>4</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
-[...6 lines deleted...]
-      <c r="D133">
+    <row r="136" spans="1:6">
+      <c r="A136" t="s">
+        <v>140</v>
+      </c>
+      <c r="B136">
         <v>4</v>
       </c>
-      <c r="E133">
+      <c r="E136">
+        <v>0</v>
+      </c>
+      <c r="F136">
         <v>4</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
-[...44 lines deleted...]
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B137">
         <v>3</v>
       </c>
+      <c r="C137">
+        <v>1</v>
+      </c>
       <c r="E137">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F137">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B138">
         <v>3</v>
       </c>
       <c r="E138">
+        <v>0</v>
+      </c>
+      <c r="F138">
         <v>3</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B139">
         <v>3</v>
       </c>
       <c r="E139">
+        <v>0</v>
+      </c>
+      <c r="F139">
         <v>3</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B140">
         <v>3</v>
       </c>
       <c r="E140">
+        <v>0</v>
+      </c>
+      <c r="F140">
         <v>3</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B141">
         <v>3</v>
       </c>
       <c r="E141">
+        <v>0</v>
+      </c>
+      <c r="F141">
         <v>3</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B142">
         <v>3</v>
       </c>
       <c r="E142">
+        <v>0</v>
+      </c>
+      <c r="F142">
         <v>3</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B143">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E143">
+        <v>0</v>
+      </c>
+      <c r="F143">
         <v>3</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B144">
+        <v>2</v>
+      </c>
+      <c r="C144">
+        <v>1</v>
+      </c>
+      <c r="E144">
+        <v>0</v>
+      </c>
+      <c r="F144">
         <v>3</v>
       </c>
-      <c r="E144">
+    </row>
+    <row r="145" spans="1:6">
+      <c r="A145" t="s">
+        <v>149</v>
+      </c>
+      <c r="B145">
         <v>3</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="E145">
+        <v>0</v>
+      </c>
+      <c r="F145">
         <v>3</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B146">
         <v>3</v>
       </c>
       <c r="E146">
+        <v>0</v>
+      </c>
+      <c r="F146">
         <v>3</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B147">
         <v>3</v>
       </c>
+      <c r="C147">
+        <v>1</v>
+      </c>
       <c r="E147">
+        <v>0</v>
+      </c>
+      <c r="F147">
         <v>3</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B148">
+        <v>0</v>
+      </c>
+      <c r="C148">
+        <v>1</v>
+      </c>
+      <c r="D148">
+        <v>2</v>
+      </c>
+      <c r="E148">
+        <v>0</v>
+      </c>
+      <c r="F148">
         <v>3</v>
       </c>
-      <c r="C148">
-[...2 lines deleted...]
-      <c r="E148">
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149" t="s">
+        <v>153</v>
+      </c>
+      <c r="B149">
         <v>3</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
       <c r="E149">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F149">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B150">
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="C150">
+        <v>1</v>
+      </c>
+      <c r="D150">
+        <v>1</v>
       </c>
       <c r="E150">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F150">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B151">
         <v>2</v>
       </c>
       <c r="E151">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F151">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B152">
         <v>2</v>
       </c>
       <c r="E152">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F152">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B153">
-        <v>2</v>
+        <v>0</v>
+      </c>
+      <c r="C153">
+        <v>1</v>
+      </c>
+      <c r="D153">
+        <v>1</v>
       </c>
       <c r="E153">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F153">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C154">
         <v>1</v>
       </c>
-      <c r="D154">
-[...1 lines deleted...]
-      </c>
       <c r="E154">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F154">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B155">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="C155">
+        <v>1</v>
       </c>
       <c r="E155">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F155">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B156">
         <v>2</v>
       </c>
       <c r="E156">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F156">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B157">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C157">
         <v>2</v>
       </c>
       <c r="E157">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F157">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B158">
         <v>1</v>
       </c>
       <c r="D158">
         <v>1</v>
       </c>
       <c r="E158">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F158">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B159">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E159">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F159">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B160">
         <v>2</v>
       </c>
       <c r="E160">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F160">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B161">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E161">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F161">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B162">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E162">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F162">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B163">
         <v>2</v>
       </c>
       <c r="E163">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F163">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B164">
+        <v>0</v>
+      </c>
+      <c r="C164">
         <v>1</v>
       </c>
       <c r="E164">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F164">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B165">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E165">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F165">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B166">
         <v>0</v>
       </c>
       <c r="C166">
         <v>1</v>
       </c>
       <c r="E166">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F166">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B167">
         <v>1</v>
       </c>
-      <c r="D167">
-[...1 lines deleted...]
-      </c>
       <c r="E167">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F167">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B168">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C168">
         <v>1</v>
       </c>
       <c r="E168">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F168">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B169">
         <v>0</v>
       </c>
-      <c r="C169">
-[...1 lines deleted...]
-      </c>
       <c r="E169">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F169">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B170">
         <v>0</v>
       </c>
+      <c r="D170">
+        <v>1</v>
+      </c>
       <c r="E170">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F170">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B171">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C171">
         <v>1</v>
       </c>
       <c r="E171">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F171">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B172">
         <v>1</v>
       </c>
       <c r="E172">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F172">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B173">
         <v>1</v>
       </c>
       <c r="E173">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F173">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B174">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E174">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F174">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B175">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D175">
         <v>1</v>
       </c>
       <c r="E175">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F175">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B176">
+        <v>0</v>
+      </c>
+      <c r="C176">
         <v>1</v>
       </c>
       <c r="E176">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F176">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B177">
+        <v>0</v>
+      </c>
+      <c r="C177">
         <v>1</v>
       </c>
       <c r="E177">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F177">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B178">
         <v>1</v>
       </c>
       <c r="E178">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0</v>
+      </c>
+      <c r="F178">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B179">
         <v>0</v>
       </c>
-    </row>
-    <row r="180" spans="1:5">
+      <c r="E179">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B180">
         <v>0</v>
       </c>
-    </row>
-    <row r="181" spans="1:5">
+      <c r="E180">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B181">
         <v>0</v>
       </c>
-    </row>
-    <row r="182" spans="1:5">
+      <c r="E181">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B182">
         <v>0</v>
       </c>
-    </row>
-    <row r="183" spans="1:5">
+      <c r="E182">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B183">
         <v>0</v>
       </c>
-    </row>
-    <row r="184" spans="1:5">
+      <c r="E183">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B184">
         <v>0</v>
       </c>
-    </row>
-    <row r="185" spans="1:5">
+      <c r="E184">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B185">
         <v>0</v>
       </c>
-    </row>
-    <row r="186" spans="1:5">
+      <c r="E185">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B186">
         <v>0</v>
       </c>
-    </row>
-    <row r="187" spans="1:5">
+      <c r="E186">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B187">
         <v>0</v>
       </c>
-    </row>
-    <row r="188" spans="1:5">
+      <c r="E187">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B188">
         <v>0</v>
       </c>
-    </row>
-    <row r="189" spans="1:5">
+      <c r="E188">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B189">
         <v>0</v>
       </c>
-    </row>
-    <row r="190" spans="1:5">
+      <c r="E189">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B190">
         <v>0</v>
       </c>
-    </row>
-    <row r="191" spans="1:5">
+      <c r="E190">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B191">
         <v>0</v>
       </c>
-    </row>
-    <row r="192" spans="1:5">
+      <c r="E191">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B192">
         <v>0</v>
       </c>
-    </row>
-    <row r="193" spans="1:5">
+      <c r="E192">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B193">
         <v>0</v>
       </c>
-    </row>
-    <row r="194" spans="1:5">
+      <c r="E193">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B194">
         <v>0</v>
       </c>
-    </row>
-    <row r="195" spans="1:5">
+      <c r="E194">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B195">
         <v>0</v>
       </c>
-    </row>
-    <row r="196" spans="1:5">
+      <c r="E195">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B196">
         <v>0</v>
       </c>
-    </row>
-    <row r="197" spans="1:5">
+      <c r="E196">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B197">
         <v>0</v>
       </c>
-    </row>
-    <row r="198" spans="1:5">
+      <c r="E197">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B198">
+        <v>0</v>
+      </c>
+      <c r="E198">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>