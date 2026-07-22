--- v5 (2026-06-22)
+++ v6 (2026-07-22)
@@ -50,62 +50,62 @@
   <si>
     <t>RFOs ($b)</t>
   </si>
   <si>
     <t>Total ($b)</t>
   </si>
   <si>
     <t>USA Inc.</t>
   </si>
   <si>
     <t>China Inc.</t>
   </si>
   <si>
     <t>Japan Inc.</t>
   </si>
   <si>
     <t>UAE Inc.</t>
   </si>
   <si>
     <t>Norway Inc.</t>
   </si>
   <si>
     <t>Saudi Arabia Inc.</t>
   </si>
   <si>
+    <t>Singapore Inc.</t>
+  </si>
+  <si>
     <t>Canada Inc.</t>
   </si>
   <si>
-    <t>Singapore Inc.</t>
+    <t>Australia Inc.</t>
   </si>
   <si>
     <t>South Korea Inc.</t>
   </si>
   <si>
-    <t>Australia Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Netherlands Inc.</t>
   </si>
   <si>
     <t>Kuwait Inc.</t>
   </si>
   <si>
     <t>India Inc.</t>
   </si>
   <si>
     <t>Switzerland Inc.</t>
   </si>
   <si>
     <t>UK Inc.</t>
   </si>
   <si>
     <t>Taiwan Inc.</t>
   </si>
   <si>
     <t>Russia Inc.</t>
   </si>
   <si>
     <t>Germany Inc.</t>
   </si>
   <si>
     <t>Qatar Inc.</t>
@@ -206,65 +206,65 @@
   <si>
     <t>New Zealand Inc.</t>
   </si>
   <si>
     <t>Belgium Inc.</t>
   </si>
   <si>
     <t>Colombia Inc.</t>
   </si>
   <si>
     <t>Egypt Inc.</t>
   </si>
   <si>
     <t>Ukraine Inc.</t>
   </si>
   <si>
     <t>Nigeria Inc.</t>
   </si>
   <si>
     <t>Chile Inc.</t>
   </si>
   <si>
     <t>Iran Inc.</t>
   </si>
   <si>
+    <t>Ireland Inc.</t>
+  </si>
+  <si>
     <t>Bahrain Inc.</t>
   </si>
   <si>
     <t>Bulgaria Inc.</t>
   </si>
   <si>
     <t>Lebanon Inc.</t>
   </si>
   <si>
     <t>Hungary Inc.</t>
   </si>
   <si>
-    <t>Ireland Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Jordan Inc.</t>
   </si>
   <si>
     <t>Ethiopia Inc.</t>
   </si>
   <si>
     <t>Luxembourg Inc.</t>
   </si>
   <si>
     <t>Algeria Inc.</t>
   </si>
   <si>
     <t>Greece Inc.</t>
   </si>
   <si>
     <t>Bangladesh Inc.</t>
   </si>
   <si>
     <t>Trinidad &amp; Tobago Inc.</t>
   </si>
   <si>
     <t>Guatemala Inc.</t>
   </si>
   <si>
     <t>Serbia Inc.</t>
@@ -272,80 +272,80 @@
   <si>
     <t>Cambodia Inc.</t>
   </si>
   <si>
     <t>Nepal Inc.</t>
   </si>
   <si>
     <t>Pakistan Inc.</t>
   </si>
   <si>
     <t>Slovakia Inc.</t>
   </si>
   <si>
     <t>Uruguay Inc.</t>
   </si>
   <si>
     <t>Slovenia Inc.</t>
   </si>
   <si>
     <t>Zambia Inc.</t>
   </si>
   <si>
     <t>Iceland Inc.</t>
   </si>
   <si>
+    <t>Angola Inc.</t>
+  </si>
+  <si>
     <t>Timor Leste Inc.</t>
   </si>
   <si>
-    <t>Angola Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sri Lanka Inc.</t>
   </si>
   <si>
     <t>Zimbabwe Inc.</t>
   </si>
   <si>
     <t>Costa Rica Inc.</t>
   </si>
   <si>
     <t>Botswana Inc.</t>
   </si>
   <si>
     <t>Dominican Republic Inc.</t>
   </si>
   <si>
+    <t>Ghana Inc.</t>
+  </si>
+  <si>
     <t>Mongolia Inc.</t>
   </si>
   <si>
     <t>Liechtenstein Inc.</t>
   </si>
   <si>
-    <t>Ghana Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kyrgyzstan Inc.</t>
   </si>
   <si>
     <t>Kenya Inc.</t>
   </si>
   <si>
     <t>Venezuela Inc.</t>
   </si>
   <si>
     <t>Tunisia Inc.</t>
   </si>
   <si>
     <t>Georgia Inc.</t>
   </si>
   <si>
     <t>Lithuania Inc.</t>
   </si>
   <si>
     <t>Namibia Inc.</t>
   </si>
   <si>
     <t>Myanmar Inc.</t>
   </si>
   <si>
     <t>Latvia Inc.</t>
@@ -410,93 +410,93 @@
   <si>
     <t>Uganda Inc.</t>
   </si>
   <si>
     <t>Jamaica Inc.</t>
   </si>
   <si>
     <t>Moldova Inc.</t>
   </si>
   <si>
     <t>Kosovo Inc.</t>
   </si>
   <si>
     <t>Nicaragua Inc.</t>
   </si>
   <si>
     <t>North Macedonia Inc.</t>
   </si>
   <si>
     <t>Barbados Inc.</t>
   </si>
   <si>
     <t>Bahamas Inc.</t>
   </si>
   <si>
+    <t>Bolivia Inc.</t>
+  </si>
+  <si>
+    <t>Panama Inc.</t>
+  </si>
+  <si>
+    <t>Papua New Guinea Inc.</t>
+  </si>
+  <si>
+    <t>Rwanda Inc.</t>
+  </si>
+  <si>
+    <t>Senegal Inc.</t>
+  </si>
+  <si>
+    <t>Syria Inc.</t>
+  </si>
+  <si>
+    <t>Guyana Inc.</t>
+  </si>
+  <si>
+    <t>Mozambique Inc.</t>
+  </si>
+  <si>
+    <t>North Korea Inc.</t>
+  </si>
+  <si>
+    <t>Niger Inc.</t>
+  </si>
+  <si>
+    <t>Haiti Inc.</t>
+  </si>
+  <si>
+    <t>Mali Inc.</t>
+  </si>
+  <si>
+    <t>Guinea Bissau Inc.</t>
+  </si>
+  <si>
+    <t>Madagascar Inc.</t>
+  </si>
+  <si>
     <t>Eswatini Inc.</t>
-  </si>
-[...40 lines deleted...]
-    <t>Madagascar Inc.</t>
   </si>
   <si>
     <t>Côte d'Ivoire Inc.</t>
   </si>
   <si>
     <t>Gabon Inc.</t>
   </si>
   <si>
     <t>El Salvador Inc.</t>
   </si>
   <si>
     <t>Burkina Faso Inc.</t>
   </si>
   <si>
     <t>Benin Inc.</t>
   </si>
   <si>
     <t>St Lucia Inc.</t>
   </si>
   <si>
     <t>Togo Inc.</t>
   </si>
   <si>
     <t>St Kitts &amp; Nevis Inc.</t>
   </si>
@@ -1007,237 +1007,237 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>256</v>
       </c>
       <c r="C2">
         <v>378</v>
       </c>
       <c r="D2">
-        <v>12636</v>
+        <v>12685</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>13269</v>
+        <v>13318</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>4446</v>
       </c>
       <c r="C3">
-        <v>3564</v>
+        <v>3623</v>
       </c>
       <c r="D3">
         <v>652</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>8662</v>
+        <v>8721</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
         <v>1411</v>
       </c>
       <c r="C4">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>2502</v>
+        <v>2482</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>3926</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>274</v>
       </c>
       <c r="C5">
-        <v>2751</v>
+        <v>2902</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
-        <v>397</v>
+        <v>606</v>
       </c>
       <c r="F5">
-        <v>3535</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
         <v>75</v>
       </c>
       <c r="C6">
         <v>2099</v>
       </c>
       <c r="D6">
         <v>107</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>2281</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
         <v>442</v>
       </c>
       <c r="C7">
-        <v>1281</v>
+        <v>1343</v>
       </c>
       <c r="D7">
         <v>463</v>
       </c>
       <c r="E7">
         <v>23</v>
       </c>
       <c r="F7">
-        <v>2210</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>127</v>
+        <v>416</v>
       </c>
       <c r="C8">
-        <v>36</v>
+        <v>1337</v>
       </c>
       <c r="D8">
-        <v>2037</v>
+        <v>504</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>2199</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
-        <v>416</v>
+        <v>127</v>
       </c>
       <c r="C9">
-        <v>1260</v>
+        <v>36</v>
       </c>
       <c r="D9">
-        <v>504</v>
+        <v>2076</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>2180</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>428</v>
+        <v>71</v>
       </c>
       <c r="C10">
-        <v>242</v>
+        <v>486</v>
       </c>
       <c r="D10">
-        <v>1245</v>
+        <v>1419</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
-        <v>1914</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
-        <v>72</v>
+        <v>428</v>
       </c>
       <c r="C11">
-        <v>482</v>
+        <v>242</v>
       </c>
       <c r="D11">
-        <v>1320</v>
+        <v>1245</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
-        <v>1875</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
         <v>125</v>
       </c>
       <c r="D12">
         <v>1153</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>1277</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>47</v>
@@ -1364,54 +1364,54 @@
       </c>
       <c r="D19">
         <v>222</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>813</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>72</v>
       </c>
       <c r="C20">
         <v>586</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F20">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>104</v>
       </c>
       <c r="C21">
         <v>10</v>
       </c>
       <c r="D21">
         <v>584</v>
       </c>
       <c r="E21">
         <v>0</v>
       </c>
       <c r="F21">
         <v>698</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
@@ -2056,173 +2056,173 @@
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
         <v>55</v>
       </c>
       <c r="C56">
         <v>10</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
         <v>43</v>
       </c>
       <c r="C57">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
         <v>49</v>
       </c>
       <c r="C58">
         <v>14</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59">
         <v>34</v>
       </c>
       <c r="C59">
         <v>27</v>
       </c>
       <c r="E59">
         <v>0</v>
       </c>
       <c r="F59">
         <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="C60">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
       </c>
       <c r="E60">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F60">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="D61">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="E61">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="F61">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62">
-        <v>49</v>
+        <v>48</v>
+      </c>
+      <c r="C62">
+        <v>1</v>
+      </c>
+      <c r="D62">
+        <v>2</v>
       </c>
       <c r="E62">
         <v>0</v>
       </c>
       <c r="F62">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>67</v>
       </c>
       <c r="B63">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E63">
         <v>0</v>
       </c>
       <c r="F63">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
         <v>68</v>
       </c>
       <c r="B64">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E64">
         <v>0</v>
       </c>
       <c r="F64">
         <v>48</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
         <v>69</v>
       </c>
       <c r="B65">
         <v>25</v>
       </c>
       <c r="C65">
         <v>2</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65">
         <v>2</v>
       </c>
       <c r="F65">
@@ -2487,74 +2487,74 @@
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
         <v>7</v>
       </c>
       <c r="D81">
         <v>14</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C82">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C83">
-        <v>4</v>
+        <v>18</v>
+      </c>
+      <c r="D83">
+        <v>1</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84">
         <v>7</v>
       </c>
       <c r="D84">
         <v>12</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>19</v>
       </c>
     </row>
@@ -2606,97 +2606,97 @@
         <v>0</v>
       </c>
       <c r="F87">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
         <v>92</v>
       </c>
       <c r="B88">
         <v>14</v>
       </c>
       <c r="E88">
         <v>0</v>
       </c>
       <c r="F88">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
         <v>93</v>
       </c>
       <c r="B89">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C89">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D89">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E89">
         <v>0</v>
       </c>
       <c r="F89">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
         <v>94</v>
       </c>
       <c r="B90">
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="C90">
+        <v>6</v>
       </c>
       <c r="D90">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E90">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F90">
         <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
         <v>95</v>
       </c>
       <c r="B91">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D91">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
         <v>96</v>
       </c>
       <c r="B92">
         <v>10</v>
       </c>
       <c r="C92">
         <v>2</v>
       </c>
       <c r="D92">
         <v>1</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92">
         <v>13</v>
       </c>
     </row>
@@ -3254,210 +3254,204 @@
         <v>5</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
         <v>131</v>
       </c>
       <c r="B127">
         <v>3</v>
       </c>
       <c r="D127">
         <v>2</v>
       </c>
       <c r="E127">
         <v>0</v>
       </c>
       <c r="F127">
         <v>5</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
         <v>132</v>
       </c>
       <c r="B128">
-        <v>0</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E128">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F128">
         <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
         <v>133</v>
       </c>
       <c r="B129">
+        <v>0</v>
+      </c>
+      <c r="C129">
         <v>3</v>
       </c>
       <c r="E129">
         <v>0</v>
       </c>
       <c r="F129">
         <v>4</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
         <v>134</v>
       </c>
       <c r="B130">
         <v>0</v>
       </c>
-      <c r="C130">
-        <v>3</v>
+      <c r="D130">
+        <v>4</v>
       </c>
       <c r="E130">
         <v>0</v>
       </c>
       <c r="F130">
         <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
         <v>135</v>
       </c>
       <c r="B131">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D131">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E131">
         <v>0</v>
       </c>
       <c r="F131">
         <v>4</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
         <v>136</v>
       </c>
       <c r="B132">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="C132">
+        <v>1</v>
       </c>
       <c r="E132">
         <v>0</v>
       </c>
       <c r="F132">
         <v>4</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
         <v>137</v>
       </c>
       <c r="B133">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="C133">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E133">
         <v>0</v>
       </c>
       <c r="F133">
         <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>138</v>
       </c>
       <c r="B134">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C134">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
         <v>139</v>
       </c>
       <c r="B135">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E135">
         <v>0</v>
       </c>
       <c r="F135">
         <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
         <v>140</v>
       </c>
       <c r="B136">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="C136">
+        <v>1</v>
       </c>
       <c r="E136">
         <v>0</v>
       </c>
       <c r="F136">
         <v>4</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
         <v>141</v>
       </c>
       <c r="B137">
         <v>3</v>
       </c>
-      <c r="C137">
-[...1 lines deleted...]
-      </c>
       <c r="E137">
         <v>0</v>
       </c>
       <c r="F137">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
         <v>142</v>
       </c>
       <c r="B138">
         <v>3</v>
       </c>
       <c r="E138">
         <v>0</v>
       </c>
       <c r="F138">
         <v>3</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
         <v>143</v>
       </c>
       <c r="B139">
         <v>3</v>
       </c>
       <c r="E139">
         <v>0</v>
@@ -3477,54 +3471,57 @@
         <v>0</v>
       </c>
       <c r="F140">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
         <v>145</v>
       </c>
       <c r="B141">
         <v>3</v>
       </c>
       <c r="E141">
         <v>0</v>
       </c>
       <c r="F141">
         <v>3</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
         <v>146</v>
       </c>
       <c r="B142">
-        <v>3</v>
+        <v>0</v>
+      </c>
+      <c r="D142">
+        <v>2</v>
       </c>
       <c r="E142">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F142">
         <v>3</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
         <v>147</v>
       </c>
       <c r="B143">
         <v>3</v>
       </c>
       <c r="E143">
         <v>0</v>
       </c>
       <c r="F143">
         <v>3</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
         <v>148</v>
       </c>
       <c r="B144">
         <v>2</v>