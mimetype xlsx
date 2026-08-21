--- v6 (2026-07-22)
+++ v7 (2026-08-21)
@@ -47,104 +47,104 @@
   <si>
     <t>PPFs ($b)</t>
   </si>
   <si>
     <t>RFOs ($b)</t>
   </si>
   <si>
     <t>Total ($b)</t>
   </si>
   <si>
     <t>USA Inc.</t>
   </si>
   <si>
     <t>China Inc.</t>
   </si>
   <si>
     <t>Japan Inc.</t>
   </si>
   <si>
     <t>UAE Inc.</t>
   </si>
   <si>
     <t>Norway Inc.</t>
   </si>
   <si>
+    <t>Singapore Inc.</t>
+  </si>
+  <si>
+    <t>Canada Inc.</t>
+  </si>
+  <si>
+    <t>Australia Inc.</t>
+  </si>
+  <si>
     <t>Saudi Arabia Inc.</t>
   </si>
   <si>
-    <t>Singapore Inc.</t>
-[...7 lines deleted...]
-  <si>
     <t>South Korea Inc.</t>
   </si>
   <si>
     <t>Netherlands Inc.</t>
   </si>
   <si>
     <t>Kuwait Inc.</t>
   </si>
   <si>
     <t>India Inc.</t>
   </si>
   <si>
     <t>Switzerland Inc.</t>
   </si>
   <si>
     <t>UK Inc.</t>
   </si>
   <si>
     <t>Taiwan Inc.</t>
   </si>
   <si>
     <t>Russia Inc.</t>
   </si>
   <si>
     <t>Germany Inc.</t>
   </si>
   <si>
     <t>Qatar Inc.</t>
   </si>
   <si>
+    <t>Malaysia Inc.</t>
+  </si>
+  <si>
     <t>Denmark Inc.</t>
   </si>
   <si>
-    <t>Malaysia Inc.</t>
+    <t>Turkiye Inc.</t>
   </si>
   <si>
     <t>Sweden Inc.</t>
   </si>
   <si>
-    <t>Turkiye Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>France Inc.</t>
   </si>
   <si>
     <t>Indonesia Inc.</t>
   </si>
   <si>
     <t>Thailand Inc.</t>
   </si>
   <si>
     <t>Italy Inc.</t>
   </si>
   <si>
     <t>Brazil Inc.</t>
   </si>
   <si>
     <t>Israel Inc.</t>
   </si>
   <si>
     <t>Kazakhstan Inc.</t>
   </si>
   <si>
     <t>Poland Inc.</t>
   </si>
   <si>
     <t>South Africa Inc.</t>
@@ -194,56 +194,56 @@
   <si>
     <t>Peru Inc.</t>
   </si>
   <si>
     <t>Austria Inc.</t>
   </si>
   <si>
     <t>Portugal Inc.</t>
   </si>
   <si>
     <t>Romania Inc.</t>
   </si>
   <si>
     <t>New Zealand Inc.</t>
   </si>
   <si>
     <t>Belgium Inc.</t>
   </si>
   <si>
     <t>Colombia Inc.</t>
   </si>
   <si>
     <t>Egypt Inc.</t>
   </si>
   <si>
+    <t>Nigeria Inc.</t>
+  </si>
+  <si>
     <t>Ukraine Inc.</t>
   </si>
   <si>
-    <t>Nigeria Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>Chile Inc.</t>
   </si>
   <si>
     <t>Iran Inc.</t>
   </si>
   <si>
     <t>Ireland Inc.</t>
   </si>
   <si>
     <t>Bahrain Inc.</t>
   </si>
   <si>
     <t>Bulgaria Inc.</t>
   </si>
   <si>
     <t>Lebanon Inc.</t>
   </si>
   <si>
     <t>Hungary Inc.</t>
   </si>
   <si>
     <t>Jordan Inc.</t>
   </si>
   <si>
     <t>Ethiopia Inc.</t>
@@ -272,54 +272,54 @@
   <si>
     <t>Cambodia Inc.</t>
   </si>
   <si>
     <t>Nepal Inc.</t>
   </si>
   <si>
     <t>Pakistan Inc.</t>
   </si>
   <si>
     <t>Slovakia Inc.</t>
   </si>
   <si>
     <t>Uruguay Inc.</t>
   </si>
   <si>
     <t>Slovenia Inc.</t>
   </si>
   <si>
     <t>Zambia Inc.</t>
   </si>
   <si>
     <t>Iceland Inc.</t>
   </si>
   <si>
+    <t>Timor Leste Inc.</t>
+  </si>
+  <si>
     <t>Angola Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Timor Leste Inc.</t>
   </si>
   <si>
     <t>Sri Lanka Inc.</t>
   </si>
   <si>
     <t>Zimbabwe Inc.</t>
   </si>
   <si>
     <t>Costa Rica Inc.</t>
   </si>
   <si>
     <t>Botswana Inc.</t>
   </si>
   <si>
     <t>Dominican Republic Inc.</t>
   </si>
   <si>
     <t>Ghana Inc.</t>
   </si>
   <si>
     <t>Mongolia Inc.</t>
   </si>
   <si>
     <t>Liechtenstein Inc.</t>
   </si>
@@ -1004,220 +1004,220 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>256</v>
       </c>
       <c r="C2">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D2">
-        <v>12685</v>
+        <v>12684</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>13318</v>
+        <v>13322</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>4446</v>
       </c>
       <c r="C3">
         <v>3623</v>
       </c>
       <c r="D3">
         <v>652</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>8721</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
         <v>1411</v>
       </c>
       <c r="C4">
         <v>13</v>
       </c>
       <c r="D4">
-        <v>2482</v>
+        <v>2589</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
-        <v>3906</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>274</v>
       </c>
       <c r="C5">
         <v>2902</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="F5">
-        <v>3896</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
         <v>75</v>
       </c>
       <c r="C6">
-        <v>2099</v>
+        <v>2327</v>
       </c>
       <c r="D6">
         <v>107</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
-        <v>2281</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="C7">
-        <v>1343</v>
+        <v>1562</v>
       </c>
       <c r="D7">
-        <v>463</v>
+        <v>504</v>
       </c>
       <c r="E7">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F7">
-        <v>2272</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
-        <v>416</v>
+        <v>127</v>
       </c>
       <c r="C8">
-        <v>1337</v>
+        <v>36</v>
       </c>
       <c r="D8">
-        <v>504</v>
+        <v>2135</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>2257</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="C9">
-        <v>36</v>
+        <v>486</v>
       </c>
       <c r="D9">
-        <v>2076</v>
+        <v>1424</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>2239</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>71</v>
+        <v>442</v>
       </c>
       <c r="C10">
-        <v>486</v>
+        <v>1038</v>
       </c>
       <c r="D10">
-        <v>1419</v>
+        <v>463</v>
       </c>
       <c r="E10">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F10">
-        <v>1976</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
         <v>428</v>
       </c>
       <c r="C11">
         <v>242</v>
       </c>
       <c r="D11">
         <v>1245</v>
       </c>
       <c r="E11">
         <v>0</v>
       </c>
       <c r="F11">
         <v>1914</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
@@ -1364,131 +1364,131 @@
       </c>
       <c r="D19">
         <v>222</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>813</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>72</v>
       </c>
       <c r="C20">
         <v>586</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F20">
-        <v>755</v>
+        <v>771</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
-        <v>104</v>
+        <v>128</v>
       </c>
       <c r="C21">
-        <v>10</v>
+        <v>135</v>
       </c>
       <c r="D21">
-        <v>584</v>
+        <v>432</v>
       </c>
       <c r="E21">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F21">
-        <v>698</v>
+        <v>701</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
-        <v>128</v>
+        <v>104</v>
       </c>
       <c r="C22">
-        <v>116</v>
+        <v>10</v>
       </c>
       <c r="D22">
-        <v>420</v>
+        <v>584</v>
       </c>
       <c r="E22">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F22">
-        <v>670</v>
+        <v>698</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
-        <v>63</v>
+        <v>186</v>
+      </c>
+      <c r="C23">
+        <v>444</v>
       </c>
       <c r="D23">
-        <v>537</v>
+        <v>34</v>
       </c>
       <c r="E23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F23">
-        <v>601</v>
+        <v>664</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>63</v>
       </c>
       <c r="D24">
-        <v>34</v>
+        <v>543</v>
       </c>
       <c r="E24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F24">
-        <v>581</v>
+        <v>607</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25">
         <v>425</v>
       </c>
       <c r="C25">
         <v>81</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>519</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
@@ -2036,74 +2036,74 @@
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
         <v>49</v>
       </c>
       <c r="C55">
         <v>2</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55">
         <v>0</v>
       </c>
       <c r="F55">
         <v>67</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="C56">
-        <v>10</v>
+        <v>4</v>
+      </c>
+      <c r="D56">
+        <v>18</v>
       </c>
       <c r="E56">
         <v>0</v>
       </c>
       <c r="F56">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="C57">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="E57">
         <v>0</v>
       </c>
       <c r="F57">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
         <v>49</v>
       </c>
       <c r="C58">
         <v>14</v>
       </c>
       <c r="E58">
         <v>0</v>
       </c>
       <c r="F58">
         <v>63</v>
       </c>
     </row>
@@ -2487,74 +2487,74 @@
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
         <v>85</v>
       </c>
       <c r="B81">
         <v>7</v>
       </c>
       <c r="D81">
         <v>14</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81">
         <v>21</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
         <v>86</v>
       </c>
       <c r="B82">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="C82">
-        <v>4</v>
+        <v>18</v>
+      </c>
+      <c r="D82">
+        <v>1</v>
       </c>
       <c r="E82">
         <v>0</v>
       </c>
       <c r="F82">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
         <v>87</v>
       </c>
       <c r="B83">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="C83">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E83">
         <v>0</v>
       </c>
       <c r="F83">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
         <v>88</v>
       </c>
       <c r="B84">
         <v>7</v>
       </c>
       <c r="D84">
         <v>12</v>
       </c>
       <c r="E84">
         <v>0</v>
       </c>
       <c r="F84">
         <v>19</v>
       </c>
     </row>