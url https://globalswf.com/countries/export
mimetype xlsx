--- v7 (2026-08-21)
+++ v8 (2026-09-23)
@@ -53,57 +53,57 @@
   <si>
     <t>Total ($b)</t>
   </si>
   <si>
     <t>USA Inc.</t>
   </si>
   <si>
     <t>China Inc.</t>
   </si>
   <si>
     <t>Japan Inc.</t>
   </si>
   <si>
     <t>UAE Inc.</t>
   </si>
   <si>
     <t>Norway Inc.</t>
   </si>
   <si>
     <t>Singapore Inc.</t>
   </si>
   <si>
     <t>Canada Inc.</t>
   </si>
   <si>
+    <t>South Korea Inc.</t>
+  </si>
+  <si>
     <t>Australia Inc.</t>
   </si>
   <si>
     <t>Saudi Arabia Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>South Korea Inc.</t>
   </si>
   <si>
     <t>Netherlands Inc.</t>
   </si>
   <si>
     <t>Kuwait Inc.</t>
   </si>
   <si>
     <t>India Inc.</t>
   </si>
   <si>
     <t>Switzerland Inc.</t>
   </si>
   <si>
     <t>UK Inc.</t>
   </si>
   <si>
     <t>Taiwan Inc.</t>
   </si>
   <si>
     <t>Russia Inc.</t>
   </si>
   <si>
     <t>Germany Inc.</t>
   </si>
@@ -1001,123 +1001,123 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C2">
-        <v>383</v>
+        <v>432</v>
       </c>
       <c r="D2">
-        <v>12684</v>
+        <v>13112</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>13322</v>
+        <v>13796</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>4446</v>
       </c>
       <c r="C3">
         <v>3623</v>
       </c>
       <c r="D3">
         <v>652</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>8721</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
         <v>1411</v>
       </c>
       <c r="C4">
         <v>13</v>
       </c>
       <c r="D4">
         <v>2589</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>4013</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>274</v>
       </c>
       <c r="C5">
-        <v>2902</v>
+        <v>2901</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
         <v>611</v>
       </c>
       <c r="F5">
-        <v>3901</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
         <v>75</v>
       </c>
       <c r="C6">
         <v>2327</v>
       </c>
       <c r="D6">
         <v>107</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>2510</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
@@ -1127,117 +1127,117 @@
       </c>
       <c r="C7">
         <v>1562</v>
       </c>
       <c r="D7">
         <v>504</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>2481</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>127</v>
       </c>
       <c r="C8">
         <v>36</v>
       </c>
       <c r="D8">
-        <v>2135</v>
+        <v>2159</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8">
-        <v>2298</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9">
-        <v>71</v>
+        <v>428</v>
       </c>
       <c r="C9">
-        <v>486</v>
+        <v>242</v>
       </c>
       <c r="D9">
-        <v>1424</v>
+        <v>1330</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
-        <v>1981</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>442</v>
+        <v>71</v>
       </c>
       <c r="C10">
-        <v>1038</v>
+        <v>500</v>
       </c>
       <c r="D10">
-        <v>463</v>
+        <v>1424</v>
       </c>
       <c r="E10">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="F10">
-        <v>1966</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="C11">
-        <v>242</v>
+        <v>1038</v>
       </c>
       <c r="D11">
-        <v>1245</v>
+        <v>463</v>
       </c>
       <c r="E11">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="F11">
-        <v>1914</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
         <v>125</v>
       </c>
       <c r="D12">
         <v>1153</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>1277</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>47</v>
@@ -1278,60 +1278,60 @@
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15">
         <v>1054</v>
       </c>
       <c r="D15">
         <v>163</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15">
         <v>1217</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16">
         <v>223</v>
       </c>
       <c r="C16">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D16">
         <v>784</v>
       </c>
       <c r="E16">
         <v>20</v>
       </c>
       <c r="F16">
-        <v>1075</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17">
         <v>605</v>
       </c>
       <c r="C17">
         <v>65</v>
       </c>
       <c r="D17">
         <v>305</v>
       </c>
       <c r="E17">
         <v>0</v>
       </c>
       <c r="F17">
         <v>975</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
@@ -1364,54 +1364,54 @@
       </c>
       <c r="D19">
         <v>222</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>813</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>72</v>
       </c>
       <c r="C20">
         <v>586</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F20">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>128</v>
       </c>
       <c r="C21">
         <v>135</v>
       </c>
       <c r="D21">
         <v>432</v>
       </c>
       <c r="E21">
         <v>6</v>
       </c>
       <c r="F21">
         <v>701</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
@@ -1438,57 +1438,57 @@
       </c>
       <c r="B23">
         <v>186</v>
       </c>
       <c r="C23">
         <v>444</v>
       </c>
       <c r="D23">
         <v>34</v>
       </c>
       <c r="E23">
         <v>0</v>
       </c>
       <c r="F23">
         <v>664</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
         <v>63</v>
       </c>
       <c r="D24">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25">
         <v>425</v>
       </c>
       <c r="C25">
         <v>81</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25">
         <v>0</v>
       </c>
       <c r="F25">
         <v>519</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>