--- v8 (2026-09-23)
+++ v9 (2026-10-21)
@@ -1007,117 +1007,117 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>251</v>
       </c>
       <c r="C2">
         <v>432</v>
       </c>
       <c r="D2">
-        <v>13112</v>
+        <v>13128</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
-        <v>13796</v>
+        <v>13811</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3">
         <v>4446</v>
       </c>
       <c r="C3">
         <v>3623</v>
       </c>
       <c r="D3">
         <v>652</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>8721</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4">
         <v>1411</v>
       </c>
       <c r="C4">
         <v>13</v>
       </c>
       <c r="D4">
         <v>2589</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4">
         <v>4013</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>274</v>
       </c>
       <c r="C5">
-        <v>2901</v>
+        <v>2841</v>
       </c>
       <c r="D5">
         <v>113</v>
       </c>
       <c r="E5">
-        <v>611</v>
+        <v>631</v>
       </c>
       <c r="F5">
-        <v>3900</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6">
         <v>75</v>
       </c>
       <c r="C6">
         <v>2327</v>
       </c>
       <c r="D6">
         <v>107</v>
       </c>
       <c r="E6">
         <v>0</v>
       </c>
       <c r="F6">
         <v>2510</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
@@ -1190,91 +1190,91 @@
       </c>
       <c r="D10">
         <v>1424</v>
       </c>
       <c r="E10">
         <v>0</v>
       </c>
       <c r="F10">
         <v>1995</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11">
         <v>442</v>
       </c>
       <c r="C11">
         <v>1038</v>
       </c>
       <c r="D11">
         <v>463</v>
       </c>
       <c r="E11">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F11">
-        <v>1966</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
         <v>125</v>
       </c>
       <c r="D12">
         <v>1153</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12">
         <v>1277</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>47</v>
       </c>
       <c r="C13">
         <v>1011</v>
       </c>
       <c r="D13">
         <v>159</v>
       </c>
       <c r="E13">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F13">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>717</v>
       </c>
       <c r="C14">
         <v>13</v>
       </c>
       <c r="D14">
         <v>518</v>
       </c>
       <c r="E14">
         <v>0</v>
       </c>
       <c r="F14">
         <v>1248</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
@@ -1364,54 +1364,54 @@
       </c>
       <c r="D19">
         <v>222</v>
       </c>
       <c r="E19">
         <v>0</v>
       </c>
       <c r="F19">
         <v>813</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>72</v>
       </c>
       <c r="C20">
         <v>586</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="F20">
-        <v>772</v>
+        <v>779</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21">
         <v>128</v>
       </c>
       <c r="C21">
         <v>135</v>
       </c>
       <c r="D21">
         <v>432</v>
       </c>
       <c r="E21">
         <v>6</v>
       </c>
       <c r="F21">
         <v>701</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>26</v>
@@ -1552,60 +1552,60 @@
       </c>
       <c r="B29">
         <v>361</v>
       </c>
       <c r="C29">
         <v>2</v>
       </c>
       <c r="D29">
         <v>83</v>
       </c>
       <c r="E29">
         <v>0</v>
       </c>
       <c r="F29">
         <v>445</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
         <v>231</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D30">
         <v>100</v>
       </c>
       <c r="E30">
         <v>0</v>
       </c>
       <c r="F30">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31">
         <v>74</v>
       </c>
       <c r="C31">
         <v>187</v>
       </c>
       <c r="D31">
         <v>46</v>
       </c>
       <c r="E31">
         <v>0</v>
       </c>
       <c r="F31">
         <v>307</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>36</v>
@@ -1826,54 +1826,54 @@
       </c>
       <c r="D43">
         <v>3</v>
       </c>
       <c r="E43">
         <v>35</v>
       </c>
       <c r="F43">
         <v>117</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44">
         <v>19</v>
       </c>
       <c r="C44">
         <v>60</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="F44">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
         <v>98</v>
       </c>
       <c r="C45">
         <v>3</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
         <v>46</v>